--- v0 (2026-03-15)
+++ v1 (2026-04-19)
@@ -1670,169 +1670,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arcadia Neapolitana. L'Arcadia di Sannazaro o l'accademia pontaniana sub specie bucolica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centro Cicogna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In memoriam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-142, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laus Neapolis e lode di Napoli cenni sul paesaggio naturale ed umano nell'Arcadia e nel De partu Virginis del Sannazaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per la valorizzazione del patrimonio culturale della Campanio. Il contributo degli studi medio- e neo-latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Loffredo Iniziative Editoriali, pp.113-115, 2017, coll. Latinae Humanitatis Nova. Collana di Studi e Testi della Latinità medievale e umanistica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284360v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02290890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ad admirationem. L'admiratio dans l'Actius de Pontano</w:t>
               </w:r>
@@ -3894,165 +3894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Otium Parthenopeium à la Renaissance : le lettré, l'ermite et le berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2, pp.187-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spiritus intus alit : la poétique de la lumière dans l'Enéide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 72, pp.90-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291328v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02291331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musa Maroni proximus ut tumulo. L'église et le tombeau de J. Sannazar</w:t>
               </w:r>
@@ -5030,372 +5030,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voluptas angelica. Le plaisir des anges chez Marsile Ficin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories du plaisir et discours philosophiques dans l'Antiquité et à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Boulègue; C. Lévy, Jun 2004, Paris IV Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ditis limina. Poétique et théologie comparées des limbes de Jacopo Sannazaro et des enfers de Girolamo Vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permanence et changement dans la culture italienne des années trente du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Boillet; M. Plaisance, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L. Boulègue; C. Lévy, Jun 2004, Paris IV Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie et la France dans l'Europe latine du XIVe siècle au XVIIe siècle. Influence, imitation, traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Congrès de la SEMEN-L (anciennement SFENL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Deramaix; G. Vagenheim, Mar 2003, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, M. Deramaix; G. Vagenheim, Mar 2003, Université de Rouen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Io che sono autore. Révision autocritique et invention de l'auteur chez J. Sannazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Auteur : une paternité naturelle ou putative à la Renaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. De Courcelles; R. Gorris-Camos; A. Vanautgaerden, Dec 2003, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue vulgaire, latin, loisir lettré et politique : l'exemple de Naples au tournant du XVe siècle et du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues dominantes, langues dominées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Villard; Colloque de l'Equipe de Recherches "Aires Culturelles Indo-Européennes", Nov 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291674v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02291671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Académies italiennes et françaises de la Renaissance : idéaux et pratiques</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Germano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201607102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Germano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201607102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>