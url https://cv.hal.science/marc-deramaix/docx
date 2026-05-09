--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -118,50 +118,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Itinera Parthenopea III, La langue latine d’art dans l’académie napolitaine de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonietta Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 3, A paraître, coll. Renaissance latine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Itinera Parthenopea II, Mémoires de l'antique, mythe et territoire dans la culture de l'académie pontanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -176,269 +264,181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Germano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2, A paraître, coll. Renaissance latine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 3, A paraître, coll. Renaissance latine</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sannazar, De partu Virginis - L'Enfantement de la Vierge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître, Introduction, traduction et notes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Pontano, Actius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître, Introduction, traduction et commentaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291761v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02291796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pourpre et le cédrat. Le De partu Virginis de Sannazar et la théologie de l'histoire de Gilles de Viterbe : poétique du mystère et renouatio temporum</w:t>
               </w:r>
@@ -3894,165 +3894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spiritus intus alit : la poétique de la lumière dans l'Enéide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.90-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Otium Parthenopeium à la Renaissance : le lettré, l'ermite et le berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2, pp.187-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291331v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02291328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musa Maroni proximus ut tumulo. L'église et le tombeau de J. Sannazar</w:t>
               </w:r>
@@ -4754,648 +4754,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Muses secrètes. Kabbale, alchimie et littérature à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée François Secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Deramaix; R. Gorris-Camos, Oct 2009, Université de Vérone, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le luxe et la Cité : penser le luxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international organisé à l'université de Rouen et au Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Deramaix; A. Vial-Logeay, Jun 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, M. Deramaix; R. Gorris-Camos, Oct 2009, Université de Vérone, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profane et le sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Congrès de la Société des Etudes Médio Et Néo-Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Casanova-Robin; M. Deramaix, Oct 2008, Université de Provence (Aix-en-Provence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, H. Casanova-Robin; M. Deramaix, Oct 2008, Université de Provence (Aix-en-Provence), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salices. La métamorphose de Sannazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide - Figures de l'hybride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H. Casanova-Robin, May 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, H. Casanova-Robin, May 2007, Grenoble, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditis limina. Poétique et théologie comparées des limbes de Jacopo Sannazaro et des enfers de Girolamo Vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et changement dans la culture italienne des années trente du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Boillet; M. Plaisance, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluptas angelica. Le plaisir des anges chez Marsile Ficin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories du plaisir et discours philosophiques dans l'Antiquité et à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Boulègue; C. Lévy, Jun 2004, Paris IV Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, D. Boillet; M. Plaisance, Jun 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Italie et la France dans l'Europe latine du XIVe siècle au XVIIe siècle. Influence, imitation, traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème Congrès de la SEMEN-L (anciennement SFENL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Deramaix; G. Vagenheim, Mar 2003, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, M. Deramaix; G. Vagenheim, Mar 2003, Université de Rouen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue vulgaire, latin, loisir lettré et politique : l'exemple de Naples au tournant du XVe siècle et du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deramaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues dominantes, langues dominées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Villard; Colloque de l'Equipe de Recherches "Aires Culturelles Indo-Européennes", Nov 2003, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Io che sono autore. Révision autocritique et invention de l'auteur chez J. Sannazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deramaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Auteur : une paternité naturelle ou putative à la Renaissance ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. De Courcelles; R. Gorris-Camos; A. Vanautgaerden, Dec 2003, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291671v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02291674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Académies italiennes et françaises de la Renaissance : idéaux et pratiques</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Germano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291796v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201607102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291331v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291328v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292158v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deramaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Iacono" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Germano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284326v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284333v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01840318v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Vagenheim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291631v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284724v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290494v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291302v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201607102009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291328v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291336v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292102v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292168v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291711v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291703v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291742v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>