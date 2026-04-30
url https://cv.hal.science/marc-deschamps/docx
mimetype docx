--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2196,200 +2196,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'opération de concentration Castel Frères : la première utilisation d'un test de pression à la hausse sur les prix en France</w:t>
+                <w:t xml:space="preserve">Les jeux de procédures en droit français des pratiques anticoncurrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sautel</w:t>
+                <w:t xml:space="preserve">René Poésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (27), pp.569-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.274.0569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859164v1</w:t>
+                <w:t xml:space="preserve">halshs-01083132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de procédures en droit français des pratiques anticoncurrentielles</w:t>
+                <w:t xml:space="preserve">L'opération de concentration Castel Frères : la première utilisation d'un test de pression à la hausse sur les prix en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Poésy</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01083132v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation stratégique des organisations professionnelles dans le cadre des infractions anticoncurrentielles, l'exemple de la France</w:t>
               </w:r>
@@ -2529,191 +2529,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Autorité de la concurrence doit-elle, dans le cadre de sa fonction consultative, disposer de toutes les libertés ? Retour sur l’avis concernant la distribution alimentaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
+              <w:t xml:space="preserve">, 2012, Octobre-Décembre, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00694275v1</w:t>
+                <w:t xml:space="preserve">halshs-00859157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Autorité de la concurrence doit-elle, dans le cadre de sa fonction consultative, disposer de toutes les libertés ? Retour sur l’avis concernant la distribution alimentaire à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Octobre-Décembre, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00859157v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d'une réglementation sur la concurrence et l'innovation : première analyse de la réglementation européenne REACH</w:t>
               </w:r>
@@ -2725,51 +2725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël-Thomas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2846,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 118, pp.112-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3032,51 +3032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (6), pp.991-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5751,229 +5751,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Biard</w:t>
+                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roussel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390716v1</w:t>
+                <w:t xml:space="preserve">hal-04447373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
+                <w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447373v1</w:t>
+                <w:t xml:space="preserve">hal-04390716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cournot oligopoly: a discrete time sticky-prices paradox</w:t>
               </w:r>
@@ -7805,51 +7805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39021C26"/>
+    <w:nsid w:val="CFBD7C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8036,51 +8036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6187-2924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.04.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00354-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04417722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.07.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2018.1553393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9468-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0197-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2014.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1PWZDFHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Po&#233;sy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.255.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.118.0113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/314-cournot-economie-et-philosophie-9782373612622.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labondance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_674-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_755-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_754-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05485574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sekli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04544293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6187-2924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.04.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00354-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04417722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.07.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2018.1553393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9468-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0197-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2014.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1PWZDFHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Po&#233;sy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.255.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.118.0113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/314-cournot-economie-et-philosophie-9782373612622.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labondance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_674-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_755-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_754-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05485574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sekli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04544293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>