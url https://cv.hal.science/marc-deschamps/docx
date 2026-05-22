--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -877,209 +877,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic equilibrium with randomly arriving players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+                <w:t xml:space="preserve">Oligopolies with random entries and types of producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.242-269. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.43-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13235-020-00354-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.10870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266042v1</w:t>
+                <w:t xml:space="preserve">hal-03710062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligopolies with random entries and types of producers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Biard</w:t>
+                <w:t xml:space="preserve">Dynamic equilibrium with randomly arriving players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, pp.43-87. </w:t>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.242-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.10870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13235-020-00354-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710062v1</w:t>
+                <w:t xml:space="preserve">hal-03266042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxing congestion of the space commons</w:t>
               </w:r>
@@ -1375,395 +1375,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparable Axiomatizations of Two Allocation Rules for Cooperative Games with Transferable Utility and their Subclass of Data Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Solal</w:t>
+                <w:t xml:space="preserve">On Dynamic Games with Randomly Arriving Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13235-016-0197-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328888v1</w:t>
+                <w:t xml:space="preserve">hal-01425013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’une sanction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pénin</w:t>
+                <w:t xml:space="preserve">On compensation schemes for data sharing within the European REACH legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.162.0059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.157-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-014-9468-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061572v1</w:t>
+                <w:t xml:space="preserve">halshs-01111885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On compensation schemes for data sharing within the European REACH legislation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
+                <w:t xml:space="preserve">La construction d’une sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (1), pp.157-181. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XXXI (2), pp.59-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-014-9468-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.162.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01111885v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Dynamic Games with Randomly Arriving Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+                <w:t xml:space="preserve">Comparable Axiomatizations of Two Allocation Rules for Cooperative Games with Transferable Utility and their Subclass of Data Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (6), pp. 992-1004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425013v1</w:t>
+                <w:t xml:space="preserve">halshs-01328888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When economics met antitrust: The second Chicago School and the economization of antitrust law</w:t>
               </w:r>
@@ -2196,200 +2196,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de procédures en droit français des pratiques anticoncurrentielles</w:t>
+                <w:t xml:space="preserve">L'opération de concentration Castel Frères : la première utilisation d'un test de pression à la hausse sur les prix en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Poésy</w:t>
+                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.13-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01083132v1</w:t>
+                <w:t xml:space="preserve">halshs-00859164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'opération de concentration Castel Frères : la première utilisation d'un test de pression à la hausse sur les prix en France</w:t>
+                <w:t xml:space="preserve">Les jeux de procédures en droit français des pratiques anticoncurrentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sautel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (27), pp.569-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.274.0569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00859164v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01083132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation stratégique des organisations professionnelles dans le cadre des infractions anticoncurrentielles, l'exemple de la France</w:t>
               </w:r>
@@ -2529,416 +2529,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Autorité de la concurrence doit-elle, dans le cadre de sa fonction consultative, disposer de toutes les libertés ? Retour sur l’avis concernant la distribution alimentaire à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Octobre-Décembre, pp.85-94</w:t>
+              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859157v1</w:t>
+                <w:t xml:space="preserve">halshs-00694275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le premier retrait d'autorisation de concentration pour non-respect des engagements en France : l'opération d'acquisition TPS et Canal Satellite par Vivendi Universal et Groupe Canal Plus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Autorité de la concurrence doit-elle, dans le cadre de sa fonction consultative, disposer de toutes les libertés ? Retour sur l’avis concernant la distribution alimentaire à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Montet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, pp.111-125</w:t>
+              <w:t xml:space="preserve">, 2012, Octobre-Décembre, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00694275v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d'une réglementation sur la concurrence et l'innovation : première analyse de la réglementation européenne REACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en place de la législation européenne REACH : Une analyse des effets anticoncurrentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël-Thomas Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sautel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118, pp.112-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.118.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859130v1</w:t>
+                <w:t xml:space="preserve">halshs-00726526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place de la législation européenne REACH : Une analyse des effets anticoncurrentiels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets d'une réglementation sur la concurrence et l'innovation : première analyse de la réglementation européenne REACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël-Thomas Ravix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 197-198, pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reof.118.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00726526v1</w:t>
+                <w:t xml:space="preserve">halshs-00859130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention des conflits d'intérêts au sein de l'Autorité de la concurrence</w:t>
               </w:r>
@@ -2987,448 +2987,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les informations exigées par la législation REACH : analyse du partage des coûts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La stratégie anticoncurrentielle d'augmentation des coûts des rivaux à travers l'exemple du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 120 (6), pp.991-1014</w:t>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00726514v1</w:t>
+                <w:t xml:space="preserve">halshs-00859189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie anticoncurrentielle d'augmentation des coûts des rivaux à travers l'exemple du contrat de travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les informations exigées par la législation REACH : analyse du partage des coûts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël-Thomas Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (6), pp.991-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859189v1</w:t>
+                <w:t xml:space="preserve">halshs-00726514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard concurrentiel sur la pondéraion des critères dans la définition et l'attribution des marchés publics</w:t>
+                <w:t xml:space="preserve">Le poids des coauteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, t. XXIII (4), pp.451-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859193v1</w:t>
+                <w:t xml:space="preserve">halshs-00766873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids des coauteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plus, n'est pas nécessairement mieux&amp;quot; ou la difficulté de faire apparaître le(s) vraies question(s) de droit dans la masse des décisions des autorités de concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, t. XXIII (4), pp.451-463</w:t>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00766873v1</w:t>
+                <w:t xml:space="preserve">hal-00721563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus, n'est pas nécessairement mieux&amp;quot; ou la difficulté de faire apparaître le(s) vraies question(s) de droit dans la masse des décisions des autorités de concurrence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard concurrentiel sur la pondéraion des critères dans la définition et l'attribution des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.129</w:t>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721563v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00859193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie du droit est-elle une théorie scientifique du droit?</w:t>
+                <w:t xml:space="preserve">Les politiques de concurrence sont-elles réductibles à de la théorie économique appliquée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
@@ -3442,295 +3442,308 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859202v1</w:t>
+                <w:t xml:space="preserve">halshs-00859198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'instauration de &amp;quot;l'Autorité de la concurrence&amp;quot; en France. Réflexions autour de la nécessité d'un débat technique et démocratique</w:t>
+                <w:t xml:space="preserve">L'imputabilité des infractions et l'efficacité des sanctions dans le cadre d'ententes impliquant des organisations syndicales professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859208v1</w:t>
+                <w:t xml:space="preserve">halshs-00859216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un affermissement de la &amp;quot;culture de concurrence&amp;quot; des acheteurs publics et des élus locaux : le guide de la DGCCRF</w:t>
+                <w:t xml:space="preserve">Libérer la croissance en supprimant les barrières réglementaires à l'entrée : le rapport Attali et l'équipement commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859220v1</w:t>
+                <w:t xml:space="preserve">halshs-00859229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libérer la croissance en supprimant les barrières réglementaires à l'entrée : le rapport Attali et l'équipement commercial</w:t>
+                <w:t xml:space="preserve">L'instauration de &amp;quot;l'Autorité de la concurrence&amp;quot; en France. Réflexions autour de la nécessité d'un débat technique et démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859229v1</w:t>
+                <w:t xml:space="preserve">halshs-00859208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques de concurrence sont-elles réductibles à de la théorie économique appliquée?</w:t>
+                <w:t xml:space="preserve">L'économie du droit est-elle une théorie scientifique du droit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
@@ -3744,133 +3757,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859198v1</w:t>
+                <w:t xml:space="preserve">halshs-00859202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imputabilité des infractions et l'efficacité des sanctions dans le cadre d'ententes impliquant des organisations syndicales professionnelles</w:t>
+                <w:t xml:space="preserve">Vers un affermissement de la &amp;quot;culture de concurrence&amp;quot; des acheteurs publics et des élus locaux : le guide de la DGCCRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+              <w:t xml:space="preserve">Revue Lamy Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859216v1</w:t>
+                <w:t xml:space="preserve">halshs-00859220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répression des ententes anticoncurrentielles dans les marchés publics : quelle balance des intérêts?</w:t>
               </w:r>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REACH legislation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4605,209 +4605,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibbard-Satterthwaite Theorem</w:t>
+                <w:t xml:space="preserve">Arrow’s (im)possibility theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t>
+              <w:t xml:space="preserve">, Springer, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_755-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_754-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940545v1</w:t>
+                <w:t xml:space="preserve">hal-01941037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrow’s (im)possibility theorem</w:t>
+                <w:t xml:space="preserve">Gibbard-Satterthwaite Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, 2018, </w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.1-7, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_754-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_755-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941037v1</w:t>
+                <w:t xml:space="preserve">hal-01940545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner le droit de la concurrence par les organisations professionnelles : une analyse des limites de l'interdit</w:t>
               </w:r>
@@ -4946,186 +4946,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00859242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liberté contre le Bonheur : Morellet et Constant face à Bentham</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment affecter les concurrents grâce au Droit? Les stratégies d'augmentation des coûts des rivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">emmanuelle de champs, jean-pierre cléro. </w:t>
+              <w:t xml:space="preserve">Masson Antoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bentham et la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Voltaire foundation, pp.165-176, 2009</w:t>
+              <w:t xml:space="preserve">Les stratégies juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00726561v1</w:t>
+                <w:t xml:space="preserve">halshs-00859247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment affecter les concurrents grâce au Droit? Les stratégies d'augmentation des coûts des rivaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La liberté contre le Bonheur : Morellet et Constant face à Bentham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël-Thomas Ravix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Masson Antoine. </w:t>
+              <w:t xml:space="preserve">emmanuelle de champs, jean-pierre cléro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stratégies juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, 2009</w:t>
+              <w:t xml:space="preserve">Bentham et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voltaire foundation, pp.165-176, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00859247v1</w:t>
+                <w:t xml:space="preserve">halshs-00726561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'enchères et marchés publics : du moins disant au mieux disant</w:t>
               </w:r>
@@ -5223,366 +5223,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Space Debris in the Era of Large Constellations: A Dynamic Game Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On efficient and fair management of the space debris congestion problem. A preliminary theoretical assessment on steady state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Zaccour</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485645v1</w:t>
+                <w:t xml:space="preserve">hal-05485574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding et transition du système agri-alimentaire. Une approche par les différentes dimensions de la proximité</w:t>
+                <w:t xml:space="preserve">Most-concerning derelict objects in LEO. Insights from social choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05494429v1</w:t>
+                <w:t xml:space="preserve">hal-05486419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Most-concerning derelict objects in LEO. Insights from social choice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing Space Debris in the Era of Large Constellations: A Dynamic Game Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Laruelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05486419v1</w:t>
+                <w:t xml:space="preserve">hal-05485645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On efficient and fair management of the space debris congestion problem. A preliminary theoretical assessment on steady state</w:t>
+                <w:t xml:space="preserve">Crowdfunding et transition du système agri-alimentaire. Une approche par les différentes dimensions de la proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485574v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic equilibrium with randomly entering and exiting firms of different types</w:t>
               </w:r>
@@ -5650,51 +5650,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t>
+                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
@@ -5727,253 +5727,253 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447392v1</w:t>
+                <w:t xml:space="preserve">hal-04447373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative games with diversity constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
+                <w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447373v1</w:t>
+                <w:t xml:space="preserve">hal-04390716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing available care time and nursing shortage in a hospital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Biard</w:t>
+                <w:t xml:space="preserve">Multiwinner elections with diversity constraints on individual preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostapha Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roussel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tido Takeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390716v1</w:t>
+                <w:t xml:space="preserve">hal-04447392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cournot oligopoly: a discrete time sticky-prices paradox</w:t>
               </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sekli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6674,357 +6674,357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur la ruse en économie</w:t>
+                <w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Diss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544293v1</w:t>
+                <w:t xml:space="preserve">hal-04252293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit et transfert des agences européennes : Pourquoi l’Agence européenne des médicaments ira-t-elle à Amsterdam et l’Autorité bancaire européenne à Paris ?</w:t>
+                <w:t xml:space="preserve">Regard sur la ruse en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252293v1</w:t>
+                <w:t xml:space="preserve">hal-04544293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise économique et droit français de la concurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The risk and refugee migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bocqueho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Helstroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majlinda Joxhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105208v1</w:t>
+                <w:t xml:space="preserve">hal-03607866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk and refugee migration</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expertise économique et droit français de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jeandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bocqueho</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03607866v1</w:t>
+                <w:t xml:space="preserve">hal-02105208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and refugee migration</w:t>
               </w:r>
@@ -7353,51 +7353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une sanction: Le cas des pénalités de retard dans les centres de loisirs de la commune d’Asnières-sur-Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7422,203 +7422,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bougette</w:t>
+                <w:t xml:space="preserve">Balanced collective contributions, the equal allocation of non-separable costs and application to data sharing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01027432v1</w:t>
+                <w:t xml:space="preserve">hal-01377926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced collective contributions, the equal allocation of non-separable costs and application to data sharing games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
+                <w:t xml:space="preserve">When Economics Met Antitrust: The Second Chicago School and the Economization of Antitrust Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Solal</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377926v1</w:t>
+                <w:t xml:space="preserve">halshs-01027432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7805,51 +7805,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFBD7C95"/>
+    <w:nsid w:val="58E60D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8036,51 +8036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6187-2924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.04.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00354-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04417722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.07.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2018.1553393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328888v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111885v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9468-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0197-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2014.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1PWZDFHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Po&#233;sy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.255.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859130v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.118.0113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859208v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/314-cournot-economie-et-philosophie-9782373612622.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labondance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_674-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_755-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_754-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Silva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05485574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sekli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04544293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377926v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deschamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6187-2924" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04834011v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tido Takeng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2024.103077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.351.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03987371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Joxhe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2022.101969" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03909662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.04.030" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04416052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issofa Moyouwou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-021-00951-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-020-00354-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04417722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2020.07.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2018.1553393" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13235-016-0197-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111885v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-014-9468-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;nin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.162.0059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03579676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2014.18" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.244.0667" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-1PWZDFHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Po&#233;sy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.274.0569" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.255.0057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l-Thomas Ravix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.118.0113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766873v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859208v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03547666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/e-conomiques/314-cournot-economie-et-philosophie-9782373612622.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labondance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660722v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_674-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01941037v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_754-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01940545v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_755-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726561v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05485574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Laruelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04447392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skoda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sekli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mansuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeandidier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03437628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04252293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04544293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03607866v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqueho" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198118v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377914v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377926v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027432v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>