--- v1 (2026-03-26)
+++ v2 (2026-04-25)
@@ -216,51 +216,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -518,278 +518,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of connectional pathways to shaping Alzheimer’s disease pathologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l’utilisation des pseudo-prions contre les maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Bougacha</w:t>
+                <w:t xml:space="preserve">Marina Celestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Roquet</w:t>
+                <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae459⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.318-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401857v1</w:t>
+                <w:t xml:space="preserve">hal-05050512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation des pseudo-prions contre les maladies neurodégénératives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">Contributions of connectional pathways to shaping Alzheimer’s disease pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Celestine</w:t>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
+                <w:t xml:space="preserve">Elise Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (4), pp.318-320. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.fcae459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050512v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the neuronal kinase DCLK3 leads to anxiety-like behaviour and memory deficits</w:t>
               </w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissible long-term neuroprotective and pro-cognitive effects of 1–42 beta-amyloid with A2T icelandic mutation in an Alzheimer’s disease mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term worsening of amyloid pathology, cerebral function, and cognition after a single inoculation of beta-amyloid seeds with Osaka mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1725,550 +1725,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche fondamentale et préclinique en neuropharmacologie et neuro-psychopharmacologie : Réflexion sur les tests comportementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2023.71037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-04270485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche fondamentale et préclinique en neuropharmacologie et neuro-psychopharmacologie : Réflexion sur les tests comportementaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2023.71037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270485v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04917769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological changes induced by Alzheimer’s brain inoculation in amyloid-beta plaque-bearing mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Boluda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.112. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01410-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270497v1</w:t>
+                <w:t xml:space="preserve">hal-03787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathological changes induced by Alzheimer’s brain inoculation in amyloid-beta plaque-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marina Célestine</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Palombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01410-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787296v1</w:t>
+                <w:t xml:space="preserve">hal-04270497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t>
               </w:r>
@@ -2626,77 +2626,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.165. </w:t>
@@ -2728,295 +2728,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03388548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero echo time $^{17}$O-MRI reveals decreased cerebral metabolic rate of oxygen consumption in a murine model of amyloidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resting state functional atlas and cerebral networks in mouse lemur primates at 11.7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Baligand</w:t>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barret</w:t>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Tourais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Thenadey</w:t>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo11050263⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.117589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447631v1</w:t>
+                <w:t xml:space="preserve">hal-03447245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting state functional atlas and cerebral networks in mouse lemur primates at 11.7 Tesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément M Garin</w:t>
+                <w:t xml:space="preserve">Zero echo time $^{17}$O-MRI reveals decreased cerebral metabolic rate of oxygen consumption in a murine model of amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Olivier Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Chételat</w:t>
+                <w:t xml:space="preserve">Amélie Tourais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+                <w:t xml:space="preserve">Didier Thenadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226, pp.117589. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447245v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la Cellule Covid 19 de l'Académie Vétérinaire de France : Bilan provisoire et perspectives</w:t>
               </w:r>
@@ -3074,7292 +3074,7158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting state functional atlas and cerebral networks in mouse lemur primates at 11.7 Tesla</w:t>
+                <w:t xml:space="preserve">Camélidés, anticorps à domaine unique et coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément M. Garin</w:t>
+                <w:t xml:space="preserve">Bertrand Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachiket A. Nadkarni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy Camet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117589⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053279v1</w:t>
+                <w:t xml:space="preserve">hal-03053187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camélidés, anticorps à domaine unique et coronavirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">An automated open-source workflow for standards-compliant integration of small animal magnetic resonance imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horea-Ioan Ioanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Fatih Yanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70849⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053187v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated open-source workflow for standards-compliant integration of small animal magnetic resonance imaging data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal Functional Magnetic Resonance Imaging: Trends and Path Toward Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Fatih Yanik</w:t>
+                <w:t xml:space="preserve">Francesca Mandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenic H Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milou Straathof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geralda a F van Tilborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00005⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053204v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pandémie démontre la nécessité d’associer les compétences vétérinaires à celles des médecins et des scientifiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loic Dombreval</w:t>
+                <w:t xml:space="preserve">Effects of chronic masitinib treatment in APPPS1dE9 transgenic mice modeling Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yah-Se Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.1339-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-200466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092543v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Boluda</w:t>
+                <w:t xml:space="preserve">La pandémie démontre la nécessité d’associer les compétences vétérinaires à celles des médecins et des scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Assémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dombreval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052986v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Functional Magnetic Resonance Imaging: Trends and Path Toward Standardization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geralda a F van Tilborg</w:t>
+                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03053221v1</w:t>
+                <w:t xml:space="preserve">hal-03052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic masitinib treatment in APPPS1dE9 transgenic mice modeling Alzheimer’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Boucher</w:t>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Cès</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jad-200466⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035522v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Effect of Alzheimer’s disease‐related β‐amyloid peptide conformations in transgenic mouse models of β‐amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquier‐sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Koch</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.043415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453400v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alzheimer’s disease‐related β‐amyloid peptide conformations in transgenic mouse models of β‐amyloidosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation du nombre de cas de covid-19 en France et dans différents pays: homogénéisation basée sur la mortalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.043415⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453388v1</w:t>
+                <w:t xml:space="preserve">hal-03053239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de cas de covid-19 en France et dans différents pays: homogénéisation basée sur la mortalité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity of Alzheimer’s disease: Insight from a novel mouse model of amyloid and tau lesions based on the inoculation of human brain preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/70840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alz.043370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053239v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Alzheimer’s disease: Insight from a novel mouse model of amyloid and tau lesions based on the inoculation of human brain preparations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sammba-MRI: A library for processing SmAll-MaMmal BrAin MRI data in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Celestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alz.043370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453405v1</w:t>
+                <w:t xml:space="preserve">hal-03053195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammba-MRI: A library for processing SmAll-MaMmal BrAin MRI data in Python</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+                <w:t xml:space="preserve">A 3D population-based brain atlas of the mouse lemur primate with examples of applications in aging studies and comparative anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00024⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053195v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D population-based brain atlas of the mouse lemur primate with examples of applications in aging studies and comparative anatomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Common functional networks in the mouse brain revealed by multi-centre resting-state fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Canella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülebru Ayranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 185, pp.85-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.116278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388426v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common functional networks in the mouse brain revealed by multi-centre resting-state fMRI analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gülebru Ayranci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salma Bougacha</w:t>
+                <w:t xml:space="preserve">James E Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.116278. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053226v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E Koch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Didier Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Ben-Eliezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391937v1</w:t>
+                <w:t xml:space="preserve">hal-02265305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting healthspan and lifespan with caloric restriction in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0348-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">Caloric restriction increases lifespan but affects brain integrity in grey mouse lemur primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
+                <w:t xml:space="preserve">Marc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dal-Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0024-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265305v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric restriction increases lifespan but affects brain integrity in grey mouse lemur primates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fathia Djelti</w:t>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0024-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912059v1</w:t>
+                <w:t xml:space="preserve">hal-02155742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Amyloid Is Associated with White Matter and Subcortical Alterations and Is Modulated by Age and Seasonal Rhythms in Mouse Lemur Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Hanss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10, pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2018.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital templates and brain atlas dataset for the mouse lemur primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nachiket Nadkarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.1178-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Letronne</w:t>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155742v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo MRI of Functionalized Iron Oxide Nanoparticles for Brain Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Matos</w:t>
+                <w:t xml:space="preserve">Tang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/3476476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074082v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo MRI of Functionalized Iron Oxide Nanoparticles for Brain Inflammation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemically-defined camelid antibody bioconjugate for the magnetic resonance imaging of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Leung</w:t>
+                <w:t xml:space="preserve">Matthias Vandesquille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/3476476⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.1016 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2017.1342914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392054v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01671738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast-enhanced MR microscopy of amyloid plaques in five mouse models of amyloidosis and in human Alzheimer’s disease brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dudeffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-05285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02073814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-defined camelid antibody bioconjugate for the magnetic resonance imaging of Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Selection of similar single domain antibodies from two immune VHH libraries obtained from two alpacas by using different selection methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420862.2017.1342914⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01671738v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01580563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of similar single domain antibodies from two immune VHH libraries obtained from two alpacas by using different selection methods.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">ADAM30 Downregulates APP-Linked Defects Through Cathepsin D Activation in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Delatour</w:t>
+                <w:t xml:space="preserve">Geoffroy Laumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Demiautte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01580563v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM30 Downregulates APP-Linked Defects Through Cathepsin D Activation in Alzheimer's Disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Chapuis</w:t>
+                <w:t xml:space="preserve">Camelid single-domain antibodies: A versatile tool for in vivo imaging of extracellular and intracellular brain targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Demiautte</w:t>
+                <w:t xml:space="preserve">Fani Koukouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dudeffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155738v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid single-domain antibodies: A versatile tool for in vivo imaging of extracellular and intracellular brain targets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Dudeffant</w:t>
+                <w:t xml:space="preserve">Impaired fasting blood glucose is associated to cognitive impairment and cerebral atrophy in middle-aged non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 243, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.173 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/aging.101148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375692v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01752020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired fasting blood glucose is associated to cognitive impairment and cerebral atrophy in middle-aged non-human primates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Detection of Amyloid Plaques by Gadolinium-Stained MRI Can Be Used to Demonstrate the Efficacy of an Anti-amyloid Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.101148⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01752020v1</w:t>
+                <w:t xml:space="preserve">hal-02155734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Detection of Amyloid Plaques by Gadolinium-Stained MRI Can Be Used to Demonstrate the Efficacy of an Anti-amyloid Immunotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmahdi Sadouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D. Santin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.20958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep20958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155734v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+                <w:t xml:space="preserve">Long-chain n-3 PUFAs from fish oil enhance resting state brain glucose utilization and reduce anxiety in an adult nonhuman primate, the grey mouse lemur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elmahdi Sadouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Alexandre Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep20958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (8), pp.1511-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M058933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155737v1</w:t>
+                <w:t xml:space="preserve">mnhn-02291865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-chain n-3 PUFAs from fish oil enhance resting state brain glucose utilization and reduce anxiety in an adult nonhuman primate, the grey mouse lemur</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CYP46A1 inhibition, brain cholesterol accumulation and neurodegeneration pave the way for Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Masson</w:t>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M058933⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (8), pp.2383 - 2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02291865v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olène Dorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Malgorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02291873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP46A1 inhibition, brain cholesterol accumulation and neurodegeneration pave the way for Alzheimer’s disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome Braudeau</w:t>
+                <w:t xml:space="preserve">Jumping Stand Apparatus Reveals Rapidly Specific Age-Related Cognitive Impairments in Mouse Lemur Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Hudry</w:t>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 138 (8), pp.2383 - 2398. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awv166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779044v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01799408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping Stand Apparatus Reveals Rapidly Specific Age-Related Cognitive Impairments in Mouse Lemur Primates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amyloid beta immunization worsens iron deposits in the choroid plexus and cerebral microbleeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Joseph-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Boutajangout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kraska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146238⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01799408v1</w:t>
+                <w:t xml:space="preserve">hal-01977714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid beta immunization worsens iron deposits in the choroid plexus and cerebral microbleeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-MRI Study of Cerebral Aging: Ex Vivo Detection of Hippocampal Subfield Reorganization, Microhemorrhages and Amyloid Plaques in Mouse Lemur Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kraska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056593.g002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977714v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-MRI Study of Cerebral Aging: Ex Vivo Detection of Hippocampal Subfield Reorganization, Microhemorrhages and Amyloid Plaques in Mouse Lemur Primates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+                <w:t xml:space="preserve">Age-related cerebral atrophy in nonhuman primates predicts cognitive impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wiggins</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056593.g002⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.1096-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2010.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407046v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02292103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related cerebral atrophy in nonhuman primates predicts cognitive impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+                <w:t xml:space="preserve">Gadolinium-staining reveals amyloid plaques in the brain of Alzheimer's transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Volk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (6), pp.1096-1109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2010.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33 (8), pp.1533-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02292103v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-staining reveals amyloid plaques in the brain of Alzheimer's transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (8), pp.1533-1544. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01439340v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+                <w:t xml:space="preserve">Age-associated cerebral atrophy in mouse lemur primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kraska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olene Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.894-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155726v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02292134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-associated cerebral atrophy in mouse lemur primates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impaired neurogenesis, neuronal loss, and brain functional deficits in the APPxPS1-Ki mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olene Dorieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+                <w:t xml:space="preserve">Alexis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (5), pp.894-906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02292134v1</w:t>
+                <w:t xml:space="preserve">hal-02360495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired neurogenesis, neuronal loss, and brain functional deficits in the APPxPS1-Ki mouse model of Alzheimer's disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ly</w:t>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.03.009⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.586-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360495v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+                <w:t xml:space="preserve">Detection of vascular alterations by in vivo magnetic resonance angiography and histology in APP/PS1 mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bonvento</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (2), pp.586-598. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10334-009-0194-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155709v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of vascular alterations by in vivo magnetic resonance angiography and histology in APP/PS1 mouse model of Alzheimer's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+                <w:t xml:space="preserve">In Vivo Imaging Biomarkers in Mouse Models of Alzheimer's Disease: Are We Lost in Translation or Breaking Through?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64. </w:t>
+              <w:t xml:space="preserve">International Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-009-0194-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4061/2010/604853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03236874v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Imaging Biomarkers in Mouse Models of Alzheimer's Disease: Are We Lost in Translation or Breaking Through?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of in vivo MRI detectable thalamic amyloid plaques from APP/PS1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4061/2010/604853⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2007.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234673v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of in vivo MRI detectable thalamic amyloid plaques from APP/PS1 mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirac Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2007.05.018⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (19), pp.5385 - 5404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/19/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320356v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">[Diagnosis of Alzheimer's disease: the contribution of preclinical research]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (2), pp.345-60; discussion 360-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694187v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00345465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Diagnosis of Alzheimer's disease: the contribution of preclinical research]</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardized Method to Automatically Segment Amyloid Plaques in Congo Red Stained Sections from Alzheimer Transgenic Mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.5593-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00345465v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized Method to Automatically Segment Amyloid Plaques in Congo Red Stained Sections from Alzheimer Transgenic Mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Fully automated and adaptive detection of amyloid plaques in stained brain sections of Alzheimer transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353614⟩</w:t>
+              <w:t xml:space="preserve">Med. Image Comput. Assist. Interv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 Pt. 2, pp.960-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75759-7_116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320530v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated and adaptive detection of amyloid plaques in stained brain sections of Alzheimer transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med. Image Comput. Assist. Interv.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75759-7_116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (27), pp.7094-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320379v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02290623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transversal relaxation time measured by MRI reflects brain amyloidosis in young APP/PS1 transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290623v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal relaxation time measured by MRI reflects brain amyloidosis in young APP/PS1 transgenic mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+                <w:t xml:space="preserve">Morphological and chemical studies of pathological human and mice brain at the sub cellular level: correlation between light, electron and nanoSIMS microscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.21266⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (4), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320367v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical studies of pathological human and mice brain at the sub cellular level: correlation between light, electron and nanoSIMS microscopies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Passive staining: a novel ex vivo MRI protocol to detect amyloid deposits in mouse models of Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 70 (4), pp.281-295. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.687-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jemt.20403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.20810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320496v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive staining: a novel ex vivo MRI protocol to detect amyloid deposits in mouse models of Alzheimer's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo MRI and histological evaluation of brain atrophy in APP/PS1 transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (3), pp.687-93. </w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (6), pp.835-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.20810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2005.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172844v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MRI and histological evaluation of brain atrophy in APP/PS1 transgenic mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Age-related evolution of amyloid burden, iron load, and MR relaxation times in a transgenic mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2005.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10369,284 +10235,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal aging increases white matter microglial reaction and perivascular macrophages in the microcebe primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Tunisia COVID-19 infected cases based on mortality rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of covid-19 cases in France and in different countries: Homogeneisation based on mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10656,91 +10522,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles primates et innovations thérapeutiques contre les maladies du système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10750,163 +10616,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles expérimentaux et recherche thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Louvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">Jonathan Ewbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62686/47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10916,158 +10782,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Gray Mouse Lemur Behavior, Cognition, and Neuropathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+                <w:t xml:space="preserve">Corinne Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey L. Ram; P. Michael Conn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conn's Handbook of Models for Human Aging (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.287-300, 2018, 978-0-12-811353-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11077,302 +10943,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust supervised segmentation of neuropathology whole-slide microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3851-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated indexation of metabolic changes in Alzheimer's mice using a voxel-wise approach combined to an MRI-based 3D digital atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5636-5639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5628043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11519,51 +11385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chansigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07387-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01792-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Celestine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33482-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Claude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deregnaucourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitlow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan Calabro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket Nadkarni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.04.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baligand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thenadey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050263" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117589" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Garin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A. Nadkarni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70849" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea-Ioan Ioanas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Marks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Fatih Yanik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ass&#233;mat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mandino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic H Cerri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement M Garin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Straathof" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geralda a F van Tilborg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00078" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035522v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia C&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200466" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier&#8208;sarlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043415" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053239v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70840" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043370" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053195v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00024" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.10.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Canella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lebru Ayranci" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116278" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108451v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0348-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912059v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0024-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392003v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.067" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392054v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valenzuela" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chow" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leung" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3476476" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752020v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101148" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779044v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Hudry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv166" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01799408v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146238" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292103v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.03.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236874v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-009-0194-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K4HR52R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03234673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/604853" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320356v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.05.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00345465v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Feki" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353614" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320379v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_116" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320367v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21266" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320496v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quintana" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20403" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172844v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Walczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20810" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZMRD7QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236868v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.04.011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Cudennec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2005.10.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401880v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dupuis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolie Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570346v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053181v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863478v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/47" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chansigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07387-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01792-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Celestine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33482-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deregnaucourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitlow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan Calabro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket Nadkarni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.04.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baligand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thenadey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70849" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea-Ioan Ioanas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Marks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Fatih Yanik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mandino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic H Cerri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement M Garin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Straathof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geralda a F van Tilborg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00078" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia C&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ass&#233;mat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier&#8208;sarlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70840" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Canella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lebru Ayranci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0348-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0024-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Tang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valenzuela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chow" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leung" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3476476" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Hudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv166" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01799408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146238" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292103v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.03.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236874v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-009-0194-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K4HR52R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03234673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/604853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.05.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00345465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Feki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353614" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_116" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21266" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320496v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quintana" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20403" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172844v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Walczak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20810" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZMRD7QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.04.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172850v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Cudennec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2005.10.013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dupuis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolie Garcia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863478v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/47" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>