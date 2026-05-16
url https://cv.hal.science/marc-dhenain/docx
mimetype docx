--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -216,51 +216,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -518,278 +518,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation des pseudo-prions contre les maladies neurodégénératives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions of connectional pathways to shaping Alzheimer’s disease pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Celestine</w:t>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
+                <w:t xml:space="preserve">Daniel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Saul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2025055⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.fcae459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050512v1</w:t>
+                <w:t xml:space="preserve">hal-05401857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of connectional pathways to shaping Alzheimer’s disease pathologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roquet</w:t>
+                <w:t xml:space="preserve">Vers l’utilisation des pseudo-prions contre les maladies neurodégénératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+                <w:t xml:space="preserve">Marina Celestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Saul</w:t>
+                <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.fcae459. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.318-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcae459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401857v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of the neuronal kinase DCLK3 leads to anxiety-like behaviour and memory deficits</w:t>
               </w:r>
@@ -1026,51 +1026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissible long-term neuroprotective and pro-cognitive effects of 1–42 beta-amyloid with A2T icelandic mutation in an Alzheimer’s disease mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term worsening of amyloid pathology, cerebral function, and cognition after a single inoculation of beta-amyloid seeds with Osaka mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Célestine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Jacquier-Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,8390 +1842,8256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Palombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-03787296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal multimodal MRI characterization of a knock-in mouse model of Huntington’s disease reveals early gray and white matter alterations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Humbert</w:t>
+                <w:t xml:space="preserve">Pathological changes induced by Alzheimer’s brain inoculation in amyloid-beta plaque-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddac036⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01410-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03787296v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathological changes induced by Alzheimer’s brain inoculation in amyloid-beta plaque-bearing mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole brain mapping of glutamate distribution in adult and old primates at 11.7T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01410-y⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251, pp.118984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04270497v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An evolutionary gap in primate default mode network organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Hori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Everling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Whitlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finnegan Calabro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (2), pp.110669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole brain mapping of glutamate distribution in adult and old primates at 11.7T</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission iatrogène des protéines β-amyloïde et tau : importance clinique et pour la recherche biomédicale sur la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 251, pp.118984. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 205 (7), pp.792-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.118984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2021.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787303v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission iatrogène des protéines β-amyloïde et tau : importance clinique et pour la recherche biomédicale sur la maladie d’Alzheimer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 205 (7), pp.792-799. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2021.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447469v1</w:t>
+                <w:t xml:space="preserve">inserm-03388548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of amyloid-beta and tau pathologies is associated with cognitive impairments in a primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabiha Eddarkaoui</w:t>
+                <w:t xml:space="preserve">Resting state functional atlas and cerebral networks in mouse lemur primates at 11.7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-021-01266-8⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.117589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03388548v1</w:t>
+                <w:t xml:space="preserve">hal-03447245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting state functional atlas and cerebral networks in mouse lemur primates at 11.7 Tesla</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+                <w:t xml:space="preserve">Zero echo time $^{17}$O-MRI reveals decreased cerebral metabolic rate of oxygen consumption in a murine model of amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Tourais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Thenadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117589⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447245v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero echo time $^{17}$O-MRI reveals decreased cerebral metabolic rate of oxygen consumption in a murine model of amyloidosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution de la Cellule Covid 19 de l'Académie Vétérinaire de France : Bilan provisoire et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.263. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11050263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447631v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la Cellule Covid 19 de l'Académie Vétérinaire de France : Bilan provisoire et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camélidés, anticorps à domaine unique et coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dupouy Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 174, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bavf.2021.70941⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447644v1</w:t>
+                <w:t xml:space="preserve">hal-03053187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camélidés, anticorps à domaine unique et coronavirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Laude</w:t>
+                <w:t xml:space="preserve">An automated open-source workflow for standards-compliant integration of small animal magnetic resonance imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horea-Ioan Ioanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Fatih Yanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70849⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053187v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated open-source workflow for standards-compliant integration of small animal magnetic resonance imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Fatih Yanik</w:t>
+                <w:t xml:space="preserve">Animal Functional Magnetic Resonance Imaging: Trends and Path Toward Standardization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenic H Cerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milou Straathof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geralda a F van Tilborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00005⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053204v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal Functional Magnetic Resonance Imaging: Trends and Path Toward Standardization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geralda a F van Tilborg</w:t>
+                <w:t xml:space="preserve">Effects of chronic masitinib treatment in APPPS1dE9 transgenic mice modeling Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yah-Se Abada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Cès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2019.00078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.1339-1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/jad-200466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053221v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic masitinib treatment in APPPS1dE9 transgenic mice modeling Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Cès</w:t>
+                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guillermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/jad-200466⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035522v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie démontre la nécessité d’associer les compétences vétérinaires à celles des médecins et des scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Assémat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dombreval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of amyloid-β deposits from serially transmitted, histologically silent, Aβ seeds issued from human brains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Boluda</w:t>
+                <w:t xml:space="preserve">Effect of Alzheimer’s disease‐related β‐amyloid peptide conformations in transgenic mouse models of β‐amyloidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Célestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquier‐sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-020-01081-7⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.043415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052986v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iatrogenic transmission of Alzheimer's disease: Evidence based on experimental inoculation of Alzheimer's brains into a primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alz.042957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Alzheimer’s disease‐related β‐amyloid peptide conformations in transgenic mouse models of β‐amyloidosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation du nombre de cas de covid-19 en France et dans différents pays: homogénéisation basée sur la mortalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.043415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/70840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453388v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de cas de covid-19 en France et dans différents pays: homogénéisation basée sur la mortalité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity of Alzheimer’s disease: Insight from a novel mouse model of amyloid and tau lesions based on the inoculation of human brain preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Boluda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Duyckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/70840⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.043370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053239v1</w:t>
+                <w:t xml:space="preserve">hal-03453405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Alzheimer’s disease: Insight from a novel mouse model of amyloid and tau lesions based on the inoculation of human brain preparations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sammba-MRI: A library for processing SmAll-MaMmal BrAin MRI data in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Celestine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (S2), </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alz.043370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453405v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammba-MRI: A library for processing SmAll-MaMmal BrAin MRI data in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D population-based brain atlas of the mouse lemur primate with examples of applications in aging studies and comparative anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Celestine</w:t>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nachiket A Nadkarni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2020.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053195v1</w:t>
+                <w:t xml:space="preserve">hal-02388426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D population-based brain atlas of the mouse lemur primate with examples of applications in aging studies and comparative anatomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Common functional networks in the mouse brain revealed by multi-centre resting-state fMRI analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Canella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülebru Ayranci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Bougacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 185, pp.85-95. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.10.010⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.116278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388426v1</w:t>
+                <w:t xml:space="preserve">hal-03053226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common functional networks in the mouse brain revealed by multi-centre resting-state fMRI analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salma Bougacha</w:t>
+                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116278⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053226v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encephalopathy induced by Alzheimer brain inoculation in a non-human primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Ben-Eliezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-019-0771-x⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391937v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to Anne Bertrand (1978–2018): Neuroradiologist, scientist, teacher and friend</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t>
+                <w:t xml:space="preserve">Promoting healthspan and lifespan with caloric restriction in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265305v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting healthspan and lifespan with caloric restriction in primates</w:t>
+                <w:t xml:space="preserve">Caloric restriction increases lifespan but affects brain integrity in grey mouse lemur primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dal-Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0348-z⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-018-0024-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108451v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caloric restriction increases lifespan but affects brain integrity in grey mouse lemur primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fathia Djelti</w:t>
+                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-018-0024-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912059v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel-Based Statistical Analysis of 3D Immunostained Tissue Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Plasma Amyloid Is Associated with White Matter and Subcortical Alterations and Is Modulated by Age and Seasonal Rhythms in Mouse Lemur Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Hanss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00754⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2018.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155742v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Amyloid Is Associated with White Matter and Subcortical Alterations and Is Modulated by Age and Seasonal Rhythms in Mouse Lemur Primates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoé Hanss</w:t>
+                <w:t xml:space="preserve">Digital templates and brain atlas dataset for the mouse lemur primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nachiket Nadkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bougacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.35. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1178-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2018.00035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155747v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital templates and brain atlas dataset for the mouse lemur primate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ceyzériat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ben Haim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.067⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392003v1</w:t>
+                <w:t xml:space="preserve">hal-02074082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of astrocyte reactivity improves functional deficits in mouse models of Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Matos</w:t>
+                <w:t xml:space="preserve">In Vivo MRI of Functionalized Iron Oxide Nanoparticles for Brain Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40478-018-0606-1⟩</w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/3476476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074082v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo MRI of Functionalized Iron Oxide Nanoparticles for Brain Inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Leung</w:t>
+                <w:t xml:space="preserve">Chemically-defined camelid antibody bioconjugate for the magnetic resonance imaging of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vandesquille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/3476476⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.1016 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19420862.2017.1342914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392054v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01671738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically-defined camelid antibody bioconjugate for the magnetic resonance imaging of Alzheimer's disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Contrast-enhanced MR microscopy of amyloid plaques in five mouse models of amyloidosis and in human Alzheimer’s disease brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dudeffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément M Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19420862.2017.1342914⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05285-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01671738v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02073814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast-enhanced MR microscopy of amyloid plaques in five mouse models of amyloidosis and in human Alzheimer’s disease brains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Selection of similar single domain antibodies from two immune VHH libraries obtained from two alpacas by using different selection methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandro Alves</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05285-1⟩</w:t>
+              <w:t xml:space="preserve">Immunology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imlet.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02073814v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01580563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of similar single domain antibodies from two immune VHH libraries obtained from two alpacas by using different selection methods.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Delatour</w:t>
+                <w:t xml:space="preserve">ADAM30 Downregulates APP-Linked Defects Through Cathepsin D Activation in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Letronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Laumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Demiautte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imlet.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.278-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01580563v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAM30 Downregulates APP-Linked Defects Through Cathepsin D Activation in Alzheimer's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Demiautte</w:t>
+                <w:t xml:space="preserve">Camelid single-domain antibodies: A versatile tool for in vivo imaging of extracellular and intracellular brain targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vandesquille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Koukouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dudeffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155738v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid single-domain antibodies: A versatile tool for in vivo imaging of extracellular and intracellular brain targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ihsen Youssef</w:t>
+                <w:t xml:space="preserve">Impaired fasting blood glucose is associated to cognitive impairment and cerebral atrophy in middle-aged non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.173 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/aging.101148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375692v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01752020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired fasting blood glucose is associated to cognitive impairment and cerebral atrophy in middle-aged non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">In Vivo Detection of Amyloid Plaques by Gadolinium-Stained MRI Can Be Used to Demonstrate the Efficacy of an Anti-amyloid Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/aging.101148⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01752020v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Detection of Amyloid Plaques by Gadolinium-Stained MRI Can Be Used to Demonstrate the Efficacy of an Anti-amyloid Immunotherapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmahdi Sadouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu D. Santin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2016.00055⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.20958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep20958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155734v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput 3D whole-brain quantitative histopathology in rodents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu D. Santin</w:t>
+                <w:t xml:space="preserve">Long-chain n-3 PUFAs from fish oil enhance resting state brain glucose utilization and reduce anxiety in an adult nonhuman primate, the grey mouse lemur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-Alexandre Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep20958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (8), pp.1511-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M058933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155737v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02291865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-chain n-3 PUFAs from fish oil enhance resting state brain glucose utilization and reduce anxiety in an adult nonhuman primate, the grey mouse lemur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Masson</w:t>
+                <w:t xml:space="preserve">CYP46A1 inhibition, brain cholesterol accumulation and neurodegeneration pave the way for Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayciriex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Djelti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Hudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M058933⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (8), pp.2383 - 2398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02291865v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP46A1 inhibition, brain cholesterol accumulation and neurodegeneration pave the way for Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Dhenain</w:t>
+                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Malgorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awv166⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779044v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-associated evolution of plasmatic amyloid in mouse lemur primates: relationship with intracellular amyloid deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jumping Stand Apparatus Reveals Rapidly Specific Age-Related Cognitive Impairments in Mouse Lemur Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02291873v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01799408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping Stand Apparatus Reveals Rapidly Specific Age-Related Cognitive Impairments in Mouse Lemur Primates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amyloid beta immunization worsens iron deposits in the choroid plexus and cerebral microbleeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Joseph-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olène Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Boutajangout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kraska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146238⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (11), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01799408v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid beta immunization worsens iron deposits in the choroid plexus and cerebral microbleeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olène Dorieux</w:t>
+                <w:t xml:space="preserve">Micro-MRI Study of Cerebral Aging: Ex Vivo Detection of Hippocampal Subfield Reorganization, Microhemorrhages and Amyloid Plaques in Mouse Lemur Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wiggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kraska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.05.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056593.g002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977714v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-MRI Study of Cerebral Aging: Ex Vivo Detection of Hippocampal Subfield Reorganization, Microhemorrhages and Amyloid Plaques in Mouse Lemur Primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-related cerebral atrophy in nonhuman primates predicts cognitive impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Aujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056593.g002⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (6), pp.1096-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2010.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407046v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02292103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related cerebral atrophy in nonhuman primates predicts cognitive impairments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gadolinium-staining reveals amyloid plaques in the brain of Alzheimer's transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Wiggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (6), pp.1096-1109. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2010.09.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33 (8), pp.1533-1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02292103v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gadolinium-staining reveals amyloid plaques in the brain of Alzheimer's transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Petit</w:t>
+                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (8), pp.1533-1544. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01439340v1</w:t>
+                <w:t xml:space="preserve">hal-02155726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased regional cerebral glucose uptake in an APP/PS1 model of Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-associated cerebral atrophy in mouse lemur primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kraska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olene Dorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Poisnel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (9), pp.1995-2005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.09.026⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp.894-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155726v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02292134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-associated cerebral atrophy in mouse lemur primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bourrin</w:t>
+                <w:t xml:space="preserve">Impaired neurogenesis, neuronal loss, and brain functional deficits in the APPxPS1-Ki mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Verret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32 (5), pp.894-906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32 (3), pp.407-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02292134v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired neurogenesis, neuronal loss, and brain functional deficits in the APPxPS1-Ki mouse model of Alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ly</w:t>
+                <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bonvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2009.03.009⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.586-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360495v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection by voxel-wise statistical analysis of significant changes in regional cerebral glucose uptake in an APP/PS1 transgenic mouse model of Alzheimer's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of vascular alterations by in vivo magnetic resonance angiography and histology in APP/PS1 mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.02.074⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10334-009-0194-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155709v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of vascular alterations by in vivo magnetic resonance angiography and histology in APP/PS1 mouse model of Alzheimer's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+                <w:t xml:space="preserve">In Vivo Imaging Biomarkers in Mouse Models of Alzheimer's Disease: Are We Lost in Translation or Breaking Through?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Petiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4061/2010/604853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10334-009-0194-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03236874v1</w:t>
+                <w:t xml:space="preserve">hal-03234673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Imaging Biomarkers in Mouse Models of Alzheimer's Disease: Are We Lost in Translation or Breaking Through?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of in vivo MRI detectable thalamic amyloid plaques from APP/PS1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4061/2010/604853⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2007.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234673v1</w:t>
+                <w:t xml:space="preserve">hal-00320356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of in vivo MRI detectable thalamic amyloid plaques from APP/PS1 mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirac Gurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2007.05.018⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (19), pp.5385 - 5404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/53/19/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320356v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on Monte Carlo simulations and voxelized anatomical atlases to evaluate and correct uncertainties on radiotracer accumulation quantitation in beta microprobe studies in the rat brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pain</w:t>
+                <w:t xml:space="preserve">[Diagnosis of Alzheimer's disease: the contribution of preclinical research]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 192 (2), pp.345-60; discussion 360-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694187v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00345465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Diagnosis of Alzheimer's disease: the contribution of preclinical research]</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A standardized Method to Automatically Segment Amyloid Plaques in Congo Red Stained Sections from Alzheimer Transgenic Mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.5593-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00345465v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized Method to Automatically Segment Amyloid Plaques in Congo Red Stained Sections from Alzheimer Transgenic Mice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Fully automated and adaptive detection of amyloid plaques in stained brain sections of Alzheimer transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonem Feki</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Faure</w:t>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.5593-5596. </w:t>
+              <w:t xml:space="preserve">Med. Image Comput. Assist. Interv.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 Pt. 2, pp.960-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75759-7_116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320530v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated and adaptive detection of amyloid plaques in stained brain sections of Alzheimer transgenic mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hantraye</w:t>
+                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Escartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med. Image Comput. Assist. Interv.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75759-7_116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (27), pp.7094-7104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320379v1</w:t>
+                <w:t xml:space="preserve">cea-02290623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Astrocytes by CNTF Induces Metabolic Plasticity and Increases Resistance to Metabolic Insults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transversal relaxation time measured by MRI reflects brain amyloidosis in young APP/PS1 transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (27), pp.7094-7104. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.179-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0174-07.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02290623v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal relaxation time measured by MRI reflects brain amyloidosis in young APP/PS1 transgenic mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+                <w:t xml:space="preserve">Morphological and chemical studies of pathological human and mice brain at the sub cellular level: correlation between light, electron and nanoSIMS microscopies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerquin-Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.21266⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (4), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320367v1</w:t>
+                <w:t xml:space="preserve">hal-00320496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and chemical studies of pathological human and mice brain at the sub cellular level: correlation between light, electron and nanoSIMS microscopies.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Passive staining: a novel ex vivo MRI protocol to detect amyloid deposits in mouse models of Alzheimer's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delatour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20403⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.687-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.20810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320496v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive staining: a novel ex vivo MRI protocol to detect amyloid deposits in mouse models of Alzheimer's disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo MRI and histological evaluation of brain atrophy in APP/PS1 transgenic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Volk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (6), pp.835-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2005.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.20810⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00172844v1</w:t>
+                <w:t xml:space="preserve">hal-03236868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MRI and histological evaluation of brain atrophy in APP/PS1 transgenic mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Age-related evolution of amyloid burden, iron load, and MR relaxation times in a transgenic mouse model of Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Tannir El Tayara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Volk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2005.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10235,284 +10101,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal aging increases white matter microglial reaction and perivascular macrophages in the microcebe primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Dupuis</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helène Hirbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Tunisia COVID-19 infected cases based on mortality rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Abdeljaoued-Tej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of covid-19 cases in France and in different countries: Homogeneisation based on mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10522,91 +10388,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles primates et innovations thérapeutiques contre les maladies du système nerveux central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10616,163 +10482,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles expérimentaux et recherche thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Cossart</w:t>
+                <w:t xml:space="preserve">Daniel Louvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Meunier</w:t>
+                <w:t xml:space="preserve">Jonathan Ewbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'Académie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62686/47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10782,158 +10648,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Gray Mouse Lemur Behavior, Cognition, and Neuropathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Mestre-Francés</w:t>
+                <w:t xml:space="preserve">Pascaline Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Trouche</w:t>
+                <w:t xml:space="preserve">Corinne Lautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Devau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey L. Ram; P. Michael Conn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conn's Handbook of Models for Human Aging (Second Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.287-300, 2018, 978-0-12-811353-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10943,302 +10809,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust supervised segmentation of neuropathology whole-slide microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Balbastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Milan, France. pp.3851-3854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated indexation of metabolic changes in Alzheimer's mice using a voxel-wise approach combined to an MRI-based 3D digital atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dhenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.5636-5639, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5628043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11385,51 +11251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chansigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07387-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01792-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Celestine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33482-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deregnaucourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitlow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan Calabro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket Nadkarni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.04.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447245v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117589" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baligand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thenadey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70941" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053187v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70849" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea-Ioan Ioanas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Marks" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Fatih Yanik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mandino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic H Cerri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement M Garin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Straathof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geralda a F van Tilborg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00078" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035522v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia C&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200466" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092543v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ass&#233;mat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier&#8208;sarlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70840" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043370" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00024" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.10.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053226v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Canella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lebru Ayranci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0348-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0024-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392054v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Tang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valenzuela" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chow" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leung" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3476476" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752020v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101148" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779044v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Hudry" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv166" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01799408v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146238" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292103v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360495v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ly" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.03.009" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236874v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-009-0194-y" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K4HR52R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03234673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/604853" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.05.018" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00345465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320530v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Feki" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353614" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320379v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_116" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320367v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21266" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320496v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quintana" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20403" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172844v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Walczak" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20810" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZMRD7QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236868v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.04.011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172850v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Cudennec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2005.10.013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dupuis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolie Garcia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570346v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863478v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/47" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bouchoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cash" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chansigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dal-Pan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Djelti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07387-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Houz&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ha&#239;k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-025-01792-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Celestine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier-Sarlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04938607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Longprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Keime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fermigier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Garin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina C&#233;lestine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Borel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lante" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02611-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2024.71096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33482-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-023-01559-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Aquino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidian de Concini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12050694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270485v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deregnaucourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2023.71037" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787296v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste P&#233;rot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Palombo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Humbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddac036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270497v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie H&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Boluda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01410-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket Nadkarni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.118984" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Everling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Whitlow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finnegan Calabro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110669" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2021.04.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03388548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01266-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachiket A Nadkarni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Picq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117589" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447631v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baligand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Tourais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thenadey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050263" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70941" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ridremont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Laude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy Camet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horea-Ioan Ioanas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Marks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Fatih Yanik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mandino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic H Cerri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement M Garin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou Straathof" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geralda a F van Tilborg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2019.00078" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yah-Se Abada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boucher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia C&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-200466" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gary" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guillermier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-020-01081-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ass&#233;mat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquier&#8208;sarlin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Herard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043415" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Koch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.042957" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Duyckaerts" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.043370" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2020.00024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.10.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053226v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Canella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lebru Ayranci" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116278" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Koch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0771-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dormont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Ben-Eliezer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Perret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Epelbaum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0348-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0024-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vandenberghe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souedet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ayral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Letronne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00754" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155747v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Hanss" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2018.00035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ceyz&#233;riat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ben Haim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Denizot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Pommier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-018-0606-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Tang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valenzuela" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chow" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Leung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/3476476" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02073814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Herbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05285-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Laumet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Demiautte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2016.06.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01752020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.101148" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pradier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155737v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahdi Sadouni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20958" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ol&#232;ne Dorieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Alexandre Castellano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Croteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M058933" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Braudeau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Hudry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv166" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02291873v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Roy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cardoso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Malgorn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01799408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146238" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01977714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Joseph-Mathurin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Boutajangout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kraska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.05.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407046v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Petiet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wiggins" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056593.g002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Volk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01439340v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Wiggins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.03.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K3HNM4F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155726v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Tannir El Tayara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.09.026" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02292134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olene Dorieux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.05.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360495v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bozon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2009.03.009" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155709v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonvento" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.074" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236874v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delatour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-009-0194-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5K4HR52R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03234673v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2010/604853" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Di Wu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2007.05.018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694187v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirac Gurden" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Routier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lefebvre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/53/19/008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00345465v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320530v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teboul" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Feki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353614" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320379v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75759-7_116" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02290623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Escartin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Colin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brouillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0174-07.2007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21266" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320496v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Quintana" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerquin-Kern" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20403" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172844v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Walczak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.20810" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZMRD7QK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03236868v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.04.011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172850v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Cudennec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2005.10.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401880v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dupuis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolie Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447220v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abdeljaoued-Tej" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570346v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053181v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academie-sciences.hal.science/hal-04863478v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ewbank" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pujol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62686/47" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007994v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mestre-Franc&#233;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Trouche" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Fontes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lautier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Devau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155732v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Balbastre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155722v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5628043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>