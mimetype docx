--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -976,234 +976,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la peinture fait au cinéma</w:t>
+                <w:t xml:space="preserve">Quoi de neuf sur le neuvième art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788140v1</w:t>
+                <w:t xml:space="preserve">hal-01788141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf sur le neuvième art ?</w:t>
+                <w:t xml:space="preserve">La génétique textuelle et les (autres) sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (4)</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788141v1</w:t>
+                <w:t xml:space="preserve">hal-01788139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique textuelle et les (autres) sciences</w:t>
+                <w:t xml:space="preserve">Ce que la peinture fait au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (1)</w:t>
+              <w:t xml:space="preserve">, 2008, 9 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788139v1</w:t>
+                <w:t xml:space="preserve">hal-01788140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ironie de Corneille</w:t>
               </w:r>
@@ -1966,190 +1966,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molière. Le Misanthrope. Le Tartuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paringaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2016, 978-2-35030-395-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’Effet propre de la tragédie » de l’humanisme aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafae El Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane L'Hopital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane L'Hopital</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01787270v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01787237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2711,156 +2711,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péripétie</w:t>
+                <w:t xml:space="preserve">Nœud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Fournial</w:t>
+                <w:t xml:space="preserve">Cécile Fournial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Vuillermoz; Enrica Zanin; Véronique Lochert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787233v1</w:t>
+                <w:t xml:space="preserve">hal-01787230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Douguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fournial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Vuillermoz; Enrica Zanin; Véronique Lochert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
@@ -2875,121 +2875,121 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péripétie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fournial</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fournial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Vuillermoz; Enrica Zanin; Véronique Lochert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Théâtre au miroir des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787230v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieu propose, le dramaturge dispose : Racine et les adaptions antérieures du Livre d’Esther</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glorieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillermoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/france/product/9782600063944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae El Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane L'Hopital" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document7285.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01504340v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Roulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787221v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alexandre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Glorieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786892v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840357v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillermoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14646-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://droz.org/france/product/9782600063944" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paringaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae El Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane L'Hopital" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document7285.php" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045853v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournial" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fournial" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787206v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786905v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01504340v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>