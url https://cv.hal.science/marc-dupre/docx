--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -202,6543 +202,6543 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.4 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2, pp.3 s</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2025, 2, pp.2 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.6 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit de la responsabilité thomiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Thomiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CXXV (3), pp.445-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription de l’action en responsabilité du conseiller en gestion du patrimoine en matière d’investissements immobiliers locatifs avec défiscalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.N1935B33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de la victime et aggravation de son préjudice (illustration en matière environnementale et agricole)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.N2470B3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église catholique et le droit: illustration d'une relation contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13/2024, pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et fonction des facultés humaines au sein de la responsabilité civile extracontractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3/2025, pp.9-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.3 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agent “vague” et l’indemnisation des catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (2025/2), pp.279-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.3 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.4 s</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2024, 10, pp.5 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le respect par le maître de l’ouvrage des obligations prévues par l’article 14-1 de la loi du 31 décembre 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.11 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.2 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">, 2024, 7-8, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.6 s</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2024, 2, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.4-5</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2024, 9, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+              <w:t xml:space="preserve">, 2024, 4, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.4 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2024, 5, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus. Le développement de l'assurance agricole: un premier bilan contrasté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2024, 11, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.4-5</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2024, 12, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7-8, pp.4-5</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2024, 6, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.5 s</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le respect par le maître de l’ouvrage des obligations prévues par l’article 14-1 de la loi du 31 décembre 1975</w:t>
+              <w:t xml:space="preserve">, 2024, 1, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation des victimes de violences sexuelles par la Commission reconnaissance et réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moron-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.430-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566079v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute inexcusable de la victime d'un accident de la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946, pp.A76589QP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du commettant lié par un contrat avec la victime du fait de son préposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952, pp.N6181BZX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gestionnaire d'un réseau de distribution d'électricité est un producteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 945, pp.A99339N9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative d’établissement d’un régime général de la sous-traitance et la responsabilité des sous-traitants dans l’avant-projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221, pp.11 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2023, 218, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7-8, pp.3 s</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Focus. Le développement de l'assurance agricole: un premier bilan contrasté</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.3</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2023, 4, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2022, 10, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rappel des conditions d'évaluation de la lésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 921, pp.N2967BZW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2022, 11, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presque impossible exonération du propriétaire d'un bâtiment en ruine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 922, pp.N3075BZW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes alternatifs de règlement des différends : un obstacle à une culture judiciaire européenne commune ? Regard historique, approche contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La culture juridique européenne, entre mythes et réalités (actes du colloque de la SHD de 2019), 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5, pp.4 s</w:t>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">La faute inexcusable de la victime d'un accident de la circulation</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d’un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 946, pp.A76589QP</w:t>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du commettant lié par un contrat avec la victime du fait de son préposé</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.N6431BYT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d'un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 952, pp.N6181BZX</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Le gestionnaire d'un réseau de distribution d'électricité est un producteur</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.N6431BYT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d'un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 945, pp.A99339N9</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La tentative d’établissement d’un régime général de la sous-traitance et la responsabilité des sous-traitants dans l’avant-projet</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice de l'enfant à naître: la comparaison est-elle raison?, note sous Cass. crim., 10 nov. 2020, n°19-87136</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.35 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fauteuil roulant n'est pas un véhicule terrestre à moteur, note sous Cass. civ. 2, 6 mai 2021, n°20-14551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'adhesion, rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 300, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation de la faute de la victime privée de discernement: un choix de politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth et l'article 1123 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 9 (9), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.009.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation de la faute de la victime privée de discernement : un choix de politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth et l'article 1123 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.1411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la souffrance à l'affection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indivision forcée et perpétuelle, inspiratrice des biens communs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accident est si vite consacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le chemin d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 024, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de la circulation: implication, encore et toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 784, pp.N9015BX8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme moyen du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme - 20 ans après, quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 577, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité du règlement de l’indemnité d’occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 752, pp.N5301BXM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Exupéry ou la double face d’Icare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frasques de la FRAC, note sous Cass. civ. 1ère, 26 septembre 2018, n°17-16089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de l’être cher mais à jamais inconnu, note sous Cass. Civ. 2ème, 14 décembre 2017, n°16-26687, Gaz. Pal., 2018, n°3, p.18 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leurre et malheurs du courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi &amp;quot;ELAN&amp;quot;, les apports dans le domaine locatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 764, pp.N6659BXW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire face au contentieux de l'hospitalisation sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peu glorieuse incertitude du parieur sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire face au contentieux de l’hospitalisation sans consentement, note sous Cass. Civ. 1ère, 28 février 2018, n°17-13223</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme - 20 ans après, un mouvement toujours particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 576, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre et le mystère de l'acte unilatéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 284, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin d'exploitation et servitudes : la cour persiste et signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu la condition d'une chose impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution aux risques des évolutions de jurisprudence et des réformes législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de volant, un coup de Trafalgar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système juridique face à la violation volontaire de la règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2 (152), pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription abrégée du crédit immobilier en droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal fiscal à l’épreuve des principes du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destination à fonctionner, critère d'application de la garantie biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 233, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation nécessaire des décisions de l'assemblée générale des magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de l'amende et de la pénalité fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’erreur sur les motifs entrés dans le champ contractuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 218, pp.53</w:t>
-[...3203 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958751v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03972900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt commun ou l'arlésienne du critère de qualification</w:t>
               </w:r>
@@ -7403,758 +7403,758 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Libertés, égalités...la difficile fraternisation entre lutte contre les discriminations et droit civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pulim, coll. Droit &amp; Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anne-Claire Grandjean, Sylvie Humbert (dir.), Sexe, Genre &amp; Discrimination(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pulim, pp.35-45, 2025, 9782842879044</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer le droit naturel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boleine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Mirkovic, Y. Flour (dir.), Le droit naturel, une ressource pour notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-93, 2025, 978-2-490081-54-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volonté et sous-traitance: illustration d'une recherche délicate d'un équilibre entre plusieurs intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Conte, G. Maire, Volonté &amp; contrats spéciaux. Regards sur le projet de réforme.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-56, 2025, 978-2-7110-4242-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que le droit canonique dit au droit civil. La distinction entre validité et licéité en droit canonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sébastien Neuville (dir.), Duc in altum! Mélanges en l'honneur de Jean-Louis Gazzaniga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-343, 2025, 978-2-38600-038-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit naturel et procédure: propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N. Huten, B. Mérand (dir.), Droit naturel et procédure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.5 s., 2025, 9782711042098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">H. Conte, G. Maire, Volonté &amp; contrats spéciaux. Regards sur le projet de réforme.</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit confronté au réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Editions du Cerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O. Peniaz, H. Terrom (dir.), Le réalisme en sciences sociales: état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-56, 2025, 978-2-7110-4242-5</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Editions du Cerf, coll. Patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-122, 2024, Patrimoines, 978-2-204-16649-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-93, 2025, 978-2-490081-54-4</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de la responsabilité chez Villey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stamatios TZITZIS, Thomas SIRET (dir.), Michel Villey à l'aune de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Académiques du Catholic Institute of Advanced Studies, pp.325-342, 2024, 978-2-492009-03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pulim, pp.35-45, 2025, 9782842879044</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit révélateur et acteur de l'avenir. Approche par la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir. Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Peter Lang, pp.153, 2022, Anthropocene, 978-2-8076-1637-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Académiques du Catholic Institute of Advanced Studies, pp.325-342, 2024, 978-2-492009-03-7</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Terrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combattants étrangers - Approches culturelles et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.11, 2022, Droit de sécurité et de la défense, 978-2-84934-675-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...133 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Terrom</w:t>
-[...48 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03972943v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03972950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE : L’articulation entre les différents régimes de responsabilité</w:t>
               </w:r>
@@ -8471,51 +8471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6512C49"/>
+    <w:nsid w:val="C4422CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8702,51 +8702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225259v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172187v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566079v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972954v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04566724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.929" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668817v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958650v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958697v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562960v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958666v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexisnexis.com/fr-fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boleine.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752628v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972943v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566079v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04566724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.929" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boleine.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexisnexis.com/fr-fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>