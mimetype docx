--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -141,6667 +141,6745 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controverses sur la dignité du cadavre en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1124560ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.3 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.4 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit de la responsabilité thomiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Thomiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, CXXV (3), pp.445-463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2, pp.2 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.6 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.4-5</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2025, 12, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription de l’action en responsabilité du conseiller en gestion du patrimoine en matière d’investissements immobiliers locatifs avec défiscalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.N1935B33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.4 s</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Point de départ de la prescription de l’action en responsabilité du conseiller en gestion du patrimoine en matière d’investissements immobiliers locatifs avec défiscalisation</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de la victime et aggravation de son préjudice (illustration en matière environnementale et agricole)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.N1935B33</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2025, pp.N2470B3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Église catholique et le droit: illustration d'une relation contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des deux Cités : Société, droit, politique et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13/2024, pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et fonction des facultés humaines au sein de la responsabilité civile extracontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3/2025, pp.9-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.4 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2025, 10, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agent “vague” et l’indemnisation des catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (2025/2), pp.279-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+              <w:t xml:space="preserve">, 2025, 11, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">, 2024, 10, pp.5 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le respect par le maître de l’ouvrage des obligations prévues par l’article 14-1 de la loi du 31 décembre 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.11 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5, pp.4-5</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2024, 7-8, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 7-8, pp.4-5</w:t>
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2024, 9, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.3 s</w:t>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2024, 5, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+              <w:t xml:space="preserve">, 2024, 4, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.5 s</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le respect par le maître de l’ouvrage des obligations prévues par l’article 14-1 de la loi du 31 décembre 1975</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus. Le développement de l'assurance agricole: un premier bilan contrasté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.3 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation des victimes de violences sexuelles par la Commission reconnaissance et réparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moron-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.430-436</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04566079v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faute inexcusable de la victime d'un accident de la circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 946, pp.A76589QP</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7-8, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité du commettant lié par un contrat avec la victime du fait de son préposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952, pp.N6181BZX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gestionnaire d'un réseau de distribution d'électricité est un producteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 945, pp.A99339N9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.4 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative d’établissement d’un régime général de la sous-traitance et la responsabilité des sous-traitants dans l’avant-projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 221, pp.11 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2023, 218, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7-8, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2023, 6, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2023, 4, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.3 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">, 2022, 10, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rappel des conditions d'évaluation de la lésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 921, pp.N2967BZW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.4 s</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+              <w:t xml:space="preserve">, 2022, 11, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presque impossible exonération du propriétaire d'un bâtiment en ruine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 922, pp.N3075BZW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes alternatifs de règlement des différends : un obstacle à une culture judiciaire européenne commune ? Regard historique, approche contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La culture juridique européenne, entre mythes et réalités (actes du colloque de la SHD de 2019), 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité civile et assurances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 5, pp.4 s</w:t>
-[...550 lines deleted...]
-                <w:t xml:space="preserve">La faute inexcusable de la victime d'un accident de la circulation</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d’un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 946, pp.A76589QP</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité du commettant lié par un contrat avec la victime du fait de son préposé</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.N6431BYT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d'un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 952, pp.N6181BZX</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Le gestionnaire d'un réseau de distribution d'électricité est un producteur</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.N6431BYT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgré les principes, la protection relative des victimes d'un préjudice matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 945, pp.A99339N9</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">La tentative d’établissement d’un régime général de la sous-traitance et la responsabilité des sous-traitants dans l’avant-projet</w:t>
+              <w:t xml:space="preserve">, 2021, 854, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le préjudice de l'enfant à naître: la comparaison est-elle raison?, note sous Cass. crim., 10 nov. 2020, n°19-87136</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.35 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fauteuil roulant n'est pas un véhicule terrestre à moteur, note sous Cass. civ. 2, 6 mai 2021, n°20-14551</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'adhesion, rupture ou continuité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 300, pp.12-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation de la faute de la victime privée de discernement: un choix de politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth et l'article 1123 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Numéro 9 (9), pp.103-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.009.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralisation de la faute de la victime privée de discernement : un choix de politique juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.1562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth et l'article 1123 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société, droit et religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prince et le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.1411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un accident est si vite consacré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la souffrance à l'affection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indivision forcée et perpétuelle, inspiratrice des biens communs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de la circulation: implication, encore et toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 784, pp.N9015BX8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles précisions sur le chemin d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 024, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme moyen du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue juridique du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme - 20 ans après, quel avenir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 577, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte de l’être cher mais à jamais inconnu, note sous Cass. Civ. 2ème, 14 décembre 2017, n°16-26687, Gaz. Pal., 2018, n°3, p.18 s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frasques de la FRAC, note sous Cass. civ. 1ère, 26 septembre 2018, n°17-16089</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique Personnes &amp; Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leurre et malheurs du courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité du règlement de l’indemnité d’occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 752, pp.N5301BXM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Exupéry ou la double face d’Icare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter-Lignes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi &amp;quot;ELAN&amp;quot;, les apports dans le domaine locatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 764, pp.N6659BXW</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire face au contentieux de l'hospitalisation sans consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peu glorieuse incertitude du parieur sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge judiciaire face au contentieux de l’hospitalisation sans consentement, note sous Cass. Civ. 1ère, 28 février 2018, n°17-13223</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoutisme - 20 ans après, un mouvement toujours particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 576, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre et le mystère de l'acte unilatéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 284, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemin d'exploitation et servitudes : la cour persiste et signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu la condition d'une chose impossible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution aux risques des évolutions de jurisprudence et des réformes législatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coup de volant, un coup de Trafalgar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système juridique face à la violation volontaire de la règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2 (152), pp.619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit pénal fiscal à l’épreuve des principes du droit pénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription abrégée du crédit immobilier en droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.1135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destination à fonctionner, critère d'application de la garantie biennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 233, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation nécessaire des décisions de l'assemblée générale des magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de l'amende et de la pénalité fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 217, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’erreur sur les motifs entrés dans le champ contractuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 218, pp.53</w:t>
-[...1590 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles précisions sur le chemin d'exploitation</w:t>
+              <w:t xml:space="preserve">, 2012, 99, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt commun ou l'arlésienne du critère de qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 024, pp.8</w:t>
-[...1792 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6811,581 +6889,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;je&amp;quot; de piste de la responsabilité extracontractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le "Je" et le Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREDO; UDESCA, Jun 2022, Angers, France. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement: de sa quiddité à son objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le consentement, Journée d'étude, une analyse juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément Cousin, CREDO, UCO, Jan 2022, Nantes, France. pp.N1855BZQ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juste comme droit fondamental ou le serpent du Jardin d’Éden juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit et le juste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aude Mirkovic, Olivia Sarton (dir.), IFR, Credo, Jan 2021, Lyon, France. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit confronté au réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réalisme en sciences sociales - Etat des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Terrom; Olga Peniaz, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la propriété de l'être humain au transhumanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transhumanisme: questions éthiques et enjeux juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yvonne Flour, Pierre-Louis Boyer (dir), CREDO, Apr 2019, Angers (FR), France. pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indivision forcée et perpétuelle, inspiratrice des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du bien commun aux biens communs, Approches croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyrille Dounot, Oct 2018, Clermont-Ferrand, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et vie privée et familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identité personnelle et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Tcherkessoff, Institut Catholique de Paris, FASSE, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit à la frontière de la communication et du journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medias en campagne électorale. Colloque UCO Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7395,1015 +7473,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer le droit naturel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boleine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Mirkovic, Y. Flour (dir.), Le droit naturel, une ressource pour notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-93, 2025, 978-2-490081-54-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés, égalités...la difficile fraternisation entre lutte contre les discriminations et droit civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pulim, coll. Droit &amp; Justice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anne-Claire Grandjean, Sylvie Humbert (dir.), Sexe, Genre &amp; Discrimination(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pulim, pp.35-45, 2025, 9782842879044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">A. Mirkovic, Y. Flour (dir.), Le droit naturel, une ressource pour notre temps</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volonté et sous-traitance: illustration d'une recherche délicate d'un équilibre entre plusieurs intérêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Conte, G. Maire, Volonté &amp; contrats spéciaux. Regards sur le projet de réforme.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-93, 2025, 978-2-490081-54-4</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LexisNexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-56, 2025, 978-2-7110-4242-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Volonté et sous-traitance: illustration d'une recherche délicate d'un équilibre entre plusieurs intérêts</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le droit canonique dit au droit civil. La distinction entre validité et licéité en droit canonique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sébastien Neuville (dir.), Duc in altum! Mélanges en l'honneur de Jean-Louis Gazzaniga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-343, 2025, 978-2-38600-038-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit naturel et procédure: propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Conte, G. Maire, Volonté &amp; contrats spéciaux. Regards sur le projet de réforme.</w:t>
+              <w:t xml:space="preserve">N. Huten, B. Mérand (dir.), Droit naturel et procédure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.5 s., 2025, 9782711042098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit confronté au réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Editions du Cerf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O. Peniaz, H. Terrom (dir.), Le réalisme en sciences sociales: état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-56, 2025, 978-2-7110-4242-5</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Editions du Cerf, coll. Patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-122, 2024, Patrimoines, 978-2-204-16649-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Neuville (dir.), Duc in altum! Mélanges en l'honneur de Jean-Louis Gazzaniga</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'actualité de la responsabilité chez Villey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stamatios TZITZIS, Thomas SIRET (dir.), Michel Villey à l'aune de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Académiques du Catholic Institute of Advanced Studies, pp.325-342, 2024, 978-2-492009-03-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit révélateur et acteur de l'avenir. Approche par la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir. Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Peter Lang, pp.153, 2022, Anthropocene, 978-2-8076-1637-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Terrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les combattants étrangers - Approches culturelles et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.11, 2022, Droit de sécurité et de la défense, 978-2-84934-675-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETUDE : L’articulation entre les différents régimes de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexbase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flore Gasnier, Rodolphe Bigot (dir.), Responsabilité civile,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.333-343, 2025, 978-2-38600-038-6</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexbase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.5 s., 2025, 9782711042098</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude: Le lien de causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexbase. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flore Gasnier, Rodolphe Bigot (dir.), Responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexbase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.en ligne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-122, 2024, Patrimoines, 978-2-204-16649-2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lien de causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité délictuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lexbase, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...481 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8471,51 +8549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4422CB1"/>
+    <w:nsid w:val="2C10A95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8702,51 +8780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154569v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516729v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007571v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122968v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007527v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172187v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739435v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566079v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159335v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972962v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384150v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04566724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Boyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.929" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972959v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529726v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968581v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972892v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958758v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967326v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516638v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boleine.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexisnexis.com/fr-fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005186v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123859v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534765v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1520-4519" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612099v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1124560ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520915v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516598v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154569v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166758v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516567v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739435v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569635v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650198v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566079v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075664v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972956v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04566724v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.929" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958152v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972837v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03529725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668807v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.009.0103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03668817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958616v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958641v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958650v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958681v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562956v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968597v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972900v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972932v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967326v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boleine.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005234v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexisnexis.com/fr-fr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/rubrique/droit-et-sciences-politiques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734986v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972950v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Terrom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lexbase.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534765v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>