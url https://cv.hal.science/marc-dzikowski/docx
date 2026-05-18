--- v1 (2026-03-30)
+++ v2 (2026-05-18)
@@ -630,308 +630,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00683537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of glaciations on the dynamics of mountain hydrothermal systems : numerical modeling of the La Léchère system (Savoie, France)</w:t>
+                <w:t xml:space="preserve">Characterization of the hydrogeological boundary separating two aquifers: a multi-disciplinary approach combining geological, geochemical and hydrodynamic data (Aix-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4, pp.295-304. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 4, pp.305-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00515985v1</w:t>
+                <w:t xml:space="preserve">halsde-00516028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the hydrogeological boundary separating two aquifers: a multi-disciplinary approach combining geological, geochemical and hydrodynamic data (Aix-les-Bains, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of glaciations on the dynamics of mountain hydrothermal systems : numerical modeling of the La Léchère system (Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4, pp.305-313</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 4, pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.181.4.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00516028v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00515985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1211,103 +1211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of paleoclimatic events on the functioning of an alpine thermal system (France) : the contribution of hydrodynamic-thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.1887-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1332,103 +1332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of extraction rate on the reduced sulphur content of Aix-les-Bains' thermal spring waters : Consequences for resource-quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bulloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (6), pp.1367-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41e congrès internationale AIH « eaux souterraines : Défis et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e RST Pau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3206,64 +3206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multidisciplinaire du fonctionnement de l'aquifère minéral d'Aix-les-Bains : apports de la géologie, de la géochimie et de l'hydrodynamisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,90 +3301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des périodes glaciaires dans la mise en place des systèmes hydrothermaux de montagne : exemple du système thermal de la Léchère (Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrothermalise en domaine continental, Séance spécialisée de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Le Bourget-du-Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3616,64 +3616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eaux thermales de la Léchère (vallée de Tarentaise, Savoie) : un exemple de système hydrothermal continental amagmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3711,64 +3711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des débits d'exploitation sur les concentrations en sulfures des eaux thermales d'Aix-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gallino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,51 +4138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t>
@@ -4375,51 +4375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fisher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L3038W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.295" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00282253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bulloz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0KTRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.04.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W89N8WK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Novel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Zuppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rampnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mommessin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jobard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fisher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.8366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3L3038W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00516028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gallino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00515985v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.4.295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00387282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brondel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372037v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00282253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bulloz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.11.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5M0KTRN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00347551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.04.031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W89N8WK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Triganon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Novel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Zuppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fudral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rampnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Mommessin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;nard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00964670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369943v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369964v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00375785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00823209v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>