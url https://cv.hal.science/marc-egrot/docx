--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Egrot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en anthropologie de la santé à l'institut de Recherche pour le Développement (IRD) au sein du Laboratoire Population Environnement Développement (LPED), Unité Mixte de Recherche (Aix-Marseille Université/AMU-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3871-280X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205898142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139287369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-9581-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres et diplômes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat en Anthropologie (PhD), mention très honorable, Université d’Aix-Marseille III (UAM III)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Doctorat en Médecine (MD), mention très honorable, Université d’Aix-Marseille II (UAM II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Etudes Approfondies (DEA) en Anthropologie, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Université (DU) de Médecine et Santé Tropicale, UAM II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988 Certificat d’Études Spécialisées (CES) de Statistiques appliquées à la Biologie et la Santé, UAM II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-99 Doctorant en anthropologie, Laboratoire d’Écologie Humaine et d’Anthropologie (LEHA)/UMR6591 CNRS, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-96 Allocataire de Recherche (anthropologie) du Ministère de l’Enseignement Supérieur et de la Recherche (MESR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988-90 Etudiant en DEA d'Anthropologie (LEHA, 2 ans) et au DU de médecine tropicale (1990)- Interne en Médecine Générale et préparation de la thèse de médecine (2 ans : 1987-1989)- CES de statistiques appliquées à la biologie et à la médecine (1988)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981-87 premier (Necker, Paris V) et deuxième (Timone, Aix-Marseille II) cycles des études médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles et principaux emplois en tant que chercheur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2019, chercheur en anthropologie au LPED (IRD-AMU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De déc. 2010 à juin 2019, chercheur en anthropologie, UMR 224-IRD 5290/Univ. Montpellier-CNRS, MIVEGEC « Maladies Infectieuses et Vecteurs. Écologie, Génétique, Évolution, Contrôle » dirigée par D. Fontenille puis F. Simard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De sept 2015 à juin 2019, affecté à l’Uninversité Alassane Ouattara, Bouaké, Côte d’Ivoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2011-août 2015, affecté au Centre de Recherche Entomologique de Cotonou (CREC, Dir. Pr Akogbeto), Bénin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 Chercheur associé de l’UMR 7043-CNRS-Université de Strasbourg « Cultures et Sociétés en Europe » dirigée par P. Watier jusqu’à fin 2004 puis P. Hintermeyer.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 Chercheur, UMR145 IRD-UM, « sida et maladies associées » dirigée par E. Delaporte (Bourses post-doc, chercheur associé puis CDD « chercheur expérimenté » (équivalent DR2) pendant 4 ans de 2005 à 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2010 Chercheur ou chercheur associé selon les périodes, CReCSS = Centre de Recherche Cultures, Santé, Sociétés de l’UPCAM (Université P. Cézanne d’Aix-Marseille) dirigé par A. Desclaux (Chercheur associé 2003-10, post-doc 2001-03, Vacataire sur programme ANRS 99- 2000, Allocation de Recherche doctorale Ministère de la Recherche et de l’Enseignement Supérieur, 1993-96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Différents enseignements, notamment Universités à Abomey-Calavi (Bénin), Aix-en-Provence, Bouaké, Strasbourg, Marseille et Metz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diverses formations dispensées, atelier au cours de 25 dernières années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie et ses accords: le sexe social, mode de déclinaison et espace de résonance de la maladie chez les Moose du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 978-2-284-02210-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04131999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to the experience of collective care: Immersion in a hospital COVID-19 unit during the ‘first wave’ of the epidemic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.100353. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sociales dans la mise en œuvre de la politique d’agrément des revendeurs de pesticides en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Doudou Dimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Charles Kouadio Konan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies, la mort et les morts. Effets des réponses aux crises épidémiques sur les pratiques funéraires et les expériences des familles, des proches ou des soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095216ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03989745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et politiques de communication préventive en Côte d’Ivoire (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Zina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso, figure de proue d’une anthropologie militante teintée de bienveillance, de combativité, d’une ironie critique parfois fortement acidulée… jusqu’à la fin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites funéraires, fenêtres d’opportunité et politiques de co-construction des réponses sociales aux épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095223ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réinventer les rites funéraires en temps de Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 mai 2020, art. 136707 [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médicaments néotraditionnels » : une catégorie pertinente ? À propos d’une recherche anthropologique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2012.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of adherence factors for antihypertensive drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e157-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender asymmetry in healthcare-facility attendance of people living with HIV/AIDS in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00837150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du sida au Burkina Faso : les hommes vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Série Sciences de la Santé (Spécial hors série n° 1, Sida, santé publique et sciences sociales : 20 ans d'épidémie et de recherc), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des déterminants de l'observance dans le traitement de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaître d'une mort sociale annoncée : recomposition du lien social des personnes vivant avec le VIH en Afrique de l'Ouest (Burkina Faso, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques, un objet social complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sexuelle des interprétations causales de la maladie en Afrique subsaharienne (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations médicales des risques relatifs à une grossesse en contexte VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Santé et maladie : questions contemporaines, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d'Ivoire [encadré 10.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'Ebola en Afrique pour aider les soignants hospitaliers à gérer les décès en période de Covid en France (2020) [encadré 10.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mininel Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.210-211, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer des rites funéraires consensuels en temps de Covid [encadré 10.8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-220, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Anthony Billaud; Khoudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS. De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2022, 9782813004659. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références implicites à la guérison véhiculées par les médicaments néotraditionnels du sida en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-63, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filets imprégnés d’insecticides utilisés dans l’activité de maraîchage au Bénin : une innovation de santé par dérivation et par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore N. Gbofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire, Baptiste Moutaud et Cyril Farnarier, L’innovation en santé. Technologies, organisations, changements, Presses Universitaires de Rennes, Collection le Sens social, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, maladie et médicament en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-53, 2017, Les Impromptus du LPED 2, 979-10-96763-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation du concept de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population-Environnement-Développement,. Les Impromptus du LPED 2, pp.80-93, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux locaux et globaux d'un &amp;quot;trafic&amp;quot; de médicaments antirétroviraux entre le Sénégal et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 113-127.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner des médicaments : l'esprit du don en marge des logiques du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 63-77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l'annonce d'une mauvaise nouvelle en contexte d'altérité culturelle dans la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesœurs Guy, Pons Laurence, Babany Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'annonce transculturelle de la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Teraèdre, pp.43-46, 2007, Passage aux Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris, des génies et des hommes Divination par la souris chez les Mòosé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Dounias, Elisabeth Motte-Florac, Margaret Dunham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le symbolisme des animaux. L'animal, clef de voûte de la relation entre l'homme et la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.861-875, 2007, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of antiretrovirals in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS; UNAIDS; WHO, pp.197-210, 2004, 2-910143-23-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du ventre des bébés et la fermeture de la bouche du nombril (Mossi, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méchin C., Bianquis I., Le Breton D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et ses orifices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la transmission sexuelle des maladies chez les Mossi au Burkina Faso ; rencontre des catégories nosologiques populaire et biomédicale dans le champ de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet D., Jaffre Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmission, prévention et hygiène en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.221-252, 2003, Médecines du Monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des médicaments antirétroviraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (dir.); Lanièce, Isabelle (dir.); Ndoye, I. (dir.); Taverne, Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'initiative sénégalaise d'accès aux médicaments antirétroviraux : analyses économiques, sociales, comportementales et médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDK; ANRS, pp.221-231, 2002, Sciences Sociales et Sida, 2-84254-076-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épidémie peut en cacher une autre : fièvre de Lassa au Nord Bénin en contexte d'épidémie de MVE en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalé Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale de la CEDEAO sur la Fièvre de Lassa et autres épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEAO, AOOS, Sep 2025, Abidjan (Côte d'Ivoire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05511287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en temps de pandémie : quelle place pour une recherche « extemporanée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comescov Chercheur.e.s Du Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et covid. États, expériences et incertitudes en temps de pandémie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04826860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie des pesticides et l’expérience sociale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04310828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives écologiques aux pesticides : comprendre la complexité du social pour mieux innover !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04307602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données (PGD) en sciences sociales de la santé (CoMeSCov, ANR, LPED-CNE, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DataDRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx éponyme, Aix-MarseilleUniversité, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04165881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized multidisciplinary method for the evaluation of the effectiveness of malaria control interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kesteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchepare Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ASTMH annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, LA (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04132170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel en accès libre (Creative Common), Laboratoire Population Environnement Développement, UMR IRD-Aix-Marseille Univ, et Réseau Anthropologie des épidémies émergentes (RAEE), Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04085299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19 pour accompagner les fins de vie et les décès hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des objets de la lutte antivectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suds en ligne. Les dossiers thématiques de l'IRD : Vaincre le paludisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos ethnographiques en pays Mossi, Province du Bazega, Burkina-Faso, 1995 – 1996 (+2004) ; « Corpus vidéo Burkina Faso – M. Egrot 1995 – 1996 (+2004) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche transdisciplinaire en Côte d’Ivoire sur les arboviroses – [ReTraCe-Arbo], protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie impliquée à l'hôpital en contexte d'épidémie de covid-19 [Note Stratégique du RAEE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseau Anthropologie des Epidémies Emergentes (RAEE). 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03995987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les mourants et enterrer dignement en temps de Covid-19 : anticiper les mesures sanitaires en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau Anthropologie des épidémies émergentes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Egrot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en anthropologie de la santé à l'institut de Recherche pour le Développement (IRD) au sein du Laboratoire Population Environnement Développement (LPED), Unité Mixte de Recherche (Aix-Marseille Université/AMU-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3871-280X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205898142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139287369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-9581-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres et diplômes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat en Anthropologie (PhD), mention très honorable, Université d’Aix-Marseille III (UAM III)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Doctorat en Médecine (MD), mention très honorable, Université d’Aix-Marseille II (UAM II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Etudes Approfondies (DEA) en Anthropologie, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Université (DU) de Médecine et Santé Tropicale, UAM II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988 Certificat d’Études Spécialisées (CES) de Statistiques appliquées à la Biologie et la Santé, UAM II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-99 Doctorant en anthropologie, Laboratoire d’Écologie Humaine et d’Anthropologie (LEHA)/UMR6591 CNRS, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-96 Allocataire de Recherche (anthropologie) du Ministère de l’Enseignement Supérieur et de la Recherche (MESR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988-90 Etudiant en DEA d'Anthropologie (LEHA, 2 ans) et au DU de médecine tropicale (1990)- Interne en Médecine Générale et préparation de la thèse de médecine (2 ans : 1987-1989)- CES de statistiques appliquées à la biologie et à la médecine (1988)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981-87 premier (Necker, Paris V) et deuxième (Timone, Aix-Marseille II) cycles des études médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles et principaux emplois en tant que chercheur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2019, chercheur en anthropologie au LPED (IRD-AMU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De déc. 2010 à juin 2019, chercheur en anthropologie, UMR 224-IRD 5290/Univ. Montpellier-CNRS, MIVEGEC « Maladies Infectieuses et Vecteurs. Écologie, Génétique, Évolution, Contrôle » dirigée par D. Fontenille puis F. Simard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De sept 2015 à juin 2019, affecté à l’Uninversité Alassane Ouattara, Bouaké, Côte d’Ivoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2011-août 2015, affecté au Centre de Recherche Entomologique de Cotonou (CREC, Dir. Pr Akogbeto), Bénin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 Chercheur associé de l’UMR 7043-CNRS-Université de Strasbourg « Cultures et Sociétés en Europe » dirigée par P. Watier jusqu’à fin 2004 puis P. Hintermeyer.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 Chercheur, UMR145 IRD-UM, « sida et maladies associées » dirigée par E. Delaporte (Bourses post-doc, chercheur associé puis CDD « chercheur expérimenté » (équivalent DR2) pendant 4 ans de 2005 à 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2010 Chercheur ou chercheur associé selon les périodes, CReCSS = Centre de Recherche Cultures, Santé, Sociétés de l’UPCAM (Université P. Cézanne d’Aix-Marseille) dirigé par A. Desclaux (Chercheur associé 2003-10, post-doc 2001-03, Vacataire sur programme ANRS 99- 2000, Allocation de Recherche doctorale Ministère de la Recherche et de l’Enseignement Supérieur, 1993-96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Différents enseignements, notamment Universités à Abomey-Calavi (Bénin), Aix-en-Provence, Bouaké, Strasbourg, Marseille et Metz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diverses formations dispensées, atelier au cours de 25 dernières années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie et ses accords: le sexe social, mode de déclinaison et espace de résonance de la maladie chez les Moose du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 978-2-284-02210-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04131999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to the experience of collective care: Immersion in a hospital COVID-19 unit during the ‘first wave’ of the epidemic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.100353. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sociales dans la mise en œuvre de la politique d’agrément des revendeurs de pesticides en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Doudou Dimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Charles Kouadio Konan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies, la mort et les morts. Effets des réponses aux crises épidémiques sur les pratiques funéraires et les expériences des familles, des proches ou des soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095216ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03989745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et politiques de communication préventive en Côte d’Ivoire (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Zina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso, figure de proue d’une anthropologie militante teintée de bienveillance, de combativité, d’une ironie critique parfois fortement acidulée… jusqu’à la fin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites funéraires, fenêtres d’opportunité et politiques de co-construction des réponses sociales aux épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095223ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réinventer les rites funéraires en temps de Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 mai 2020, art. 136707 [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médicaments néotraditionnels » : une catégorie pertinente ? À propos d’une recherche anthropologique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2012.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of adherence factors for antihypertensive drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e157-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender asymmetry in healthcare-facility attendance of people living with HIV/AIDS in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00837150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du sida au Burkina Faso : les hommes vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Série Sciences de la Santé (Spécial hors série n° 1, Sida, santé publique et sciences sociales : 20 ans d'épidémie et de recherc), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des déterminants de l'observance dans le traitement de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaître d'une mort sociale annoncée : recomposition du lien social des personnes vivant avec le VIH en Afrique de l'Ouest (Burkina Faso, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques, un objet social complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sexuelle des interprétations causales de la maladie en Afrique subsaharienne (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations médicales des risques relatifs à une grossesse en contexte VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Santé et maladie : questions contemporaines, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d'Ivoire [encadré 10.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'Ebola en Afrique pour aider les soignants hospitaliers à gérer les décès en période de Covid en France (2020) [encadré 10.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mininel Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.210-211, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer des rites funéraires consensuels en temps de Covid [encadré 10.8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-220, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Anthony Billaud; Khoudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS. De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2022, 9782813004659. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références implicites à la guérison véhiculées par les médicaments néotraditionnels du sida en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-63, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filets imprégnés d’insecticides utilisés dans l’activité de maraîchage au Bénin : une innovation de santé par dérivation et par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore N. Gbofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire, Baptiste Moutaud et Cyril Farnarier, L’innovation en santé. Technologies, organisations, changements, Presses Universitaires de Rennes, Collection le Sens social, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, maladie et médicament en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-53, 2017, Les Impromptus du LPED 2, 979-10-96763-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation du concept de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population-Environnement-Développement,. Les Impromptus du LPED 2, pp.80-93, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux locaux et globaux d'un &amp;quot;trafic&amp;quot; de médicaments antirétroviraux entre le Sénégal et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 113-127.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner des médicaments : l'esprit du don en marge des logiques du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 63-77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l'annonce d'une mauvaise nouvelle en contexte d'altérité culturelle dans la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesœurs Guy, Pons Laurence, Babany Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'annonce transculturelle de la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Teraèdre, pp.43-46, 2007, Passage aux Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris, des génies et des hommes Divination par la souris chez les Mòosé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Dounias, Elisabeth Motte-Florac, Margaret Dunham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le symbolisme des animaux. L'animal, clef de voûte de la relation entre l'homme et la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.861-875, 2007, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of antiretrovirals in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS; UNAIDS; WHO, pp.197-210, 2004, 2-910143-23-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du ventre des bébés et la fermeture de la bouche du nombril (Mossi, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méchin C., Bianquis I., Le Breton D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et ses orifices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la transmission sexuelle des maladies chez les Mossi au Burkina Faso ; rencontre des catégories nosologiques populaire et biomédicale dans le champ de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet D., Jaffre Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmission, prévention et hygiène en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.221-252, 2003, Médecines du Monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des médicaments antirétroviraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (dir.); Lanièce, Isabelle (dir.); Ndoye, I. (dir.); Taverne, Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'initiative sénégalaise d'accès aux médicaments antirétroviraux : analyses économiques, sociales, comportementales et médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDK; ANRS, pp.221-231, 2002, Sciences Sociales et Sida, 2-84254-076-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épidémie peut en cacher une autre : fièvre de Lassa au Nord Bénin en contexte d'épidémie de MVE en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalé Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale de la CEDEAO sur la Fièvre de Lassa et autres épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEAO, AOOS, Sep 2025, Abidjan (Côte d'Ivoire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05511287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en temps de pandémie : quelle place pour une recherche « extemporanée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comescov Chercheur.e.s Du Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et covid. États, expériences et incertitudes en temps de pandémie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04826860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie des pesticides et l’expérience sociale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04310828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives écologiques aux pesticides : comprendre la complexité du social pour mieux innover !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04307602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données (PGD) en sciences sociales de la santé (CoMeSCov, ANR, LPED-CNE, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DataDRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx éponyme, Aix-MarseilleUniversité, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04165881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized multidisciplinary method for the evaluation of the effectiveness of malaria control interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kesteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchepare Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ASTMH annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, LA (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04132170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel en accès libre (Creative Common), Laboratoire Population Environnement Développement, UMR IRD-Aix-Marseille Univ, et Réseau Anthropologie des épidémies émergentes (RAEE), Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04085299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19 pour accompagner les fins de vie et les décès hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des objets de la lutte antivectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suds en ligne. Les dossiers thématiques de l'IRD : Vaincre le paludisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos ethnographiques en pays Mossi, Province du Bazega, Burkina-Faso, 1995 – 1996 (+2004) ; « Corpus vidéo Burkina Faso – M. Egrot 1995 – 1996 (+2004) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche transdisciplinaire en Côte d’Ivoire sur les arboviroses – [ReTraCe-Arbo], protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie impliquée à l'hôpital en contexte d'épidémie de covid-19 [Note Stratégique du RAEE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseau Anthropologie des Epidémies Emergentes (RAEE). 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03995987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les mourants et enterrer dignement en temps de Covid-19 : anticiper les mesures sanitaires en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau Anthropologie des épidémies émergentes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E270E90"/>
+    <w:nsid w:val="73F6339C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44CC9AC2"/>
+    <w:nsid w:val="D69186A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05BABFFB"/>
+    <w:nsid w:val="44A471B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3370A9D3"/>
+    <w:nsid w:val="998FE719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="25546154"/>
+    <w:nsid w:val="95D54991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-egrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-280X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205898142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139287369" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-9581-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04131999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Doudou Dimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Charles Kouadio Konan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Roch Houngnihin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03989745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095216ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Zina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095223ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00837150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininel Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laborde-Balen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore N. Gbofan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mongbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-2-le-genre-dans-les.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndoye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05511287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Appolinaire Houngnihin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal&#233; Achille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04826860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comescov Chercheur.e.s Du Programme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04310828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04307602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04165881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04085299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03995987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-egrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-280X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205898142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139287369" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-9581-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04131999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Doudou Dimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Charles Kouadio Konan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Roch Houngnihin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03989745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095216ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Zina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095223ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00837150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininel Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laborde-Balen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore N. Gbofan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mongbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-2-le-genre-dans-les.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndoye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05511287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Appolinaire Houngnihin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal&#233; Achille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04826860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comescov Chercheur.e.s Du Programme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04310828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04307602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04165881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04085299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03995987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>