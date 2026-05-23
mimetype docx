--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Egrot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en anthropologie de la santé à l'institut de Recherche pour le Développement (IRD) au sein du Laboratoire Population Environnement Développement (LPED), Unité Mixte de Recherche (Aix-Marseille Université/AMU-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3871-280X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205898142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139287369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-9581-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres et diplômes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat en Anthropologie (PhD), mention très honorable, Université d’Aix-Marseille III (UAM III)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Doctorat en Médecine (MD), mention très honorable, Université d’Aix-Marseille II (UAM II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Etudes Approfondies (DEA) en Anthropologie, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Université (DU) de Médecine et Santé Tropicale, UAM II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988 Certificat d’Études Spécialisées (CES) de Statistiques appliquées à la Biologie et la Santé, UAM II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-99 Doctorant en anthropologie, Laboratoire d’Écologie Humaine et d’Anthropologie (LEHA)/UMR6591 CNRS, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-96 Allocataire de Recherche (anthropologie) du Ministère de l’Enseignement Supérieur et de la Recherche (MESR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988-90 Etudiant en DEA d'Anthropologie (LEHA, 2 ans) et au DU de médecine tropicale (1990)- Interne en Médecine Générale et préparation de la thèse de médecine (2 ans : 1987-1989)- CES de statistiques appliquées à la biologie et à la médecine (1988)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981-87 premier (Necker, Paris V) et deuxième (Timone, Aix-Marseille II) cycles des études médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles et principaux emplois en tant que chercheur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2019, chercheur en anthropologie au LPED (IRD-AMU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De déc. 2010 à juin 2019, chercheur en anthropologie, UMR 224-IRD 5290/Univ. Montpellier-CNRS, MIVEGEC « Maladies Infectieuses et Vecteurs. Écologie, Génétique, Évolution, Contrôle » dirigée par D. Fontenille puis F. Simard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De sept 2015 à juin 2019, affecté à l’Uninversité Alassane Ouattara, Bouaké, Côte d’Ivoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2011-août 2015, affecté au Centre de Recherche Entomologique de Cotonou (CREC, Dir. Pr Akogbeto), Bénin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 Chercheur associé de l’UMR 7043-CNRS-Université de Strasbourg « Cultures et Sociétés en Europe » dirigée par P. Watier jusqu’à fin 2004 puis P. Hintermeyer.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 Chercheur, UMR145 IRD-UM, « sida et maladies associées » dirigée par E. Delaporte (Bourses post-doc, chercheur associé puis CDD « chercheur expérimenté » (équivalent DR2) pendant 4 ans de 2005 à 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2010 Chercheur ou chercheur associé selon les périodes, CReCSS = Centre de Recherche Cultures, Santé, Sociétés de l’UPCAM (Université P. Cézanne d’Aix-Marseille) dirigé par A. Desclaux (Chercheur associé 2003-10, post-doc 2001-03, Vacataire sur programme ANRS 99- 2000, Allocation de Recherche doctorale Ministère de la Recherche et de l’Enseignement Supérieur, 1993-96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Différents enseignements, notamment Universités à Abomey-Calavi (Bénin), Aix-en-Provence, Bouaké, Strasbourg, Marseille et Metz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diverses formations dispensées, atelier au cours de 25 dernières années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie et ses accords: le sexe social, mode de déclinaison et espace de résonance de la maladie chez les Moose du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 978-2-284-02210-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04131999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to the experience of collective care: Immersion in a hospital COVID-19 unit during the ‘first wave’ of the epidemic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.100353. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sociales dans la mise en œuvre de la politique d’agrément des revendeurs de pesticides en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Doudou Dimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Charles Kouadio Konan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies, la mort et les morts. Effets des réponses aux crises épidémiques sur les pratiques funéraires et les expériences des familles, des proches ou des soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095216ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03989745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et politiques de communication préventive en Côte d’Ivoire (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Zina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso, figure de proue d’une anthropologie militante teintée de bienveillance, de combativité, d’une ironie critique parfois fortement acidulée… jusqu’à la fin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites funéraires, fenêtres d’opportunité et politiques de co-construction des réponses sociales aux épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095223ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réinventer les rites funéraires en temps de Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 mai 2020, art. 136707 [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médicaments néotraditionnels » : une catégorie pertinente ? À propos d’une recherche anthropologique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2012.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of adherence factors for antihypertensive drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e157-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender asymmetry in healthcare-facility attendance of people living with HIV/AIDS in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00837150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du sida au Burkina Faso : les hommes vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Série Sciences de la Santé (Spécial hors série n° 1, Sida, santé publique et sciences sociales : 20 ans d'épidémie et de recherc), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des déterminants de l'observance dans le traitement de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaître d'une mort sociale annoncée : recomposition du lien social des personnes vivant avec le VIH en Afrique de l'Ouest (Burkina Faso, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques, un objet social complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sexuelle des interprétations causales de la maladie en Afrique subsaharienne (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations médicales des risques relatifs à une grossesse en contexte VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Santé et maladie : questions contemporaines, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d'Ivoire [encadré 10.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'Ebola en Afrique pour aider les soignants hospitaliers à gérer les décès en période de Covid en France (2020) [encadré 10.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mininel Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.210-211, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer des rites funéraires consensuels en temps de Covid [encadré 10.8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-220, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Anthony Billaud; Khoudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS. De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2022, 9782813004659. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références implicites à la guérison véhiculées par les médicaments néotraditionnels du sida en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-63, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filets imprégnés d’insecticides utilisés dans l’activité de maraîchage au Bénin : une innovation de santé par dérivation et par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore N. Gbofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire, Baptiste Moutaud et Cyril Farnarier, L’innovation en santé. Technologies, organisations, changements, Presses Universitaires de Rennes, Collection le Sens social, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, maladie et médicament en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-53, 2017, Les Impromptus du LPED 2, 979-10-96763-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation du concept de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population-Environnement-Développement,. Les Impromptus du LPED 2, pp.80-93, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux locaux et globaux d'un &amp;quot;trafic&amp;quot; de médicaments antirétroviraux entre le Sénégal et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 113-127.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner des médicaments : l'esprit du don en marge des logiques du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 63-77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l'annonce d'une mauvaise nouvelle en contexte d'altérité culturelle dans la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesœurs Guy, Pons Laurence, Babany Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'annonce transculturelle de la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Teraèdre, pp.43-46, 2007, Passage aux Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris, des génies et des hommes Divination par la souris chez les Mòosé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Dounias, Elisabeth Motte-Florac, Margaret Dunham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le symbolisme des animaux. L'animal, clef de voûte de la relation entre l'homme et la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.861-875, 2007, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of antiretrovirals in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS; UNAIDS; WHO, pp.197-210, 2004, 2-910143-23-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du ventre des bébés et la fermeture de la bouche du nombril (Mossi, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méchin C., Bianquis I., Le Breton D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et ses orifices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la transmission sexuelle des maladies chez les Mossi au Burkina Faso ; rencontre des catégories nosologiques populaire et biomédicale dans le champ de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet D., Jaffre Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmission, prévention et hygiène en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.221-252, 2003, Médecines du Monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des médicaments antirétroviraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (dir.); Lanièce, Isabelle (dir.); Ndoye, I. (dir.); Taverne, Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'initiative sénégalaise d'accès aux médicaments antirétroviraux : analyses économiques, sociales, comportementales et médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDK; ANRS, pp.221-231, 2002, Sciences Sociales et Sida, 2-84254-076-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épidémie peut en cacher une autre : fièvre de Lassa au Nord Bénin en contexte d'épidémie de MVE en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalé Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale de la CEDEAO sur la Fièvre de Lassa et autres épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEAO, AOOS, Sep 2025, Abidjan (Côte d'Ivoire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05511287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en temps de pandémie : quelle place pour une recherche « extemporanée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comescov Chercheur.e.s Du Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et covid. États, expériences et incertitudes en temps de pandémie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04826860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie des pesticides et l’expérience sociale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04310828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives écologiques aux pesticides : comprendre la complexité du social pour mieux innover !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04307602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données (PGD) en sciences sociales de la santé (CoMeSCov, ANR, LPED-CNE, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DataDRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx éponyme, Aix-MarseilleUniversité, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04165881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized multidisciplinary method for the evaluation of the effectiveness of malaria control interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kesteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchepare Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ASTMH annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, LA (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04132170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel en accès libre (Creative Common), Laboratoire Population Environnement Développement, UMR IRD-Aix-Marseille Univ, et Réseau Anthropologie des épidémies émergentes (RAEE), Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04085299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19 pour accompagner les fins de vie et les décès hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des objets de la lutte antivectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suds en ligne. Les dossiers thématiques de l'IRD : Vaincre le paludisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos ethnographiques en pays Mossi, Province du Bazega, Burkina-Faso, 1995 – 1996 (+2004) ; « Corpus vidéo Burkina Faso – M. Egrot 1995 – 1996 (+2004) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche transdisciplinaire en Côte d’Ivoire sur les arboviroses – [ReTraCe-Arbo], protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie impliquée à l'hôpital en contexte d'épidémie de covid-19 [Note Stratégique du RAEE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseau Anthropologie des Epidémies Emergentes (RAEE). 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03995987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les mourants et enterrer dignement en temps de Covid-19 : anticiper les mesures sanitaires en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau Anthropologie des épidémies émergentes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Egrot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur en anthropologie de la santé à l'institut de Recherche pour le Développement (IRD) au sein du Laboratoire Population Environnement Développement (LPED), Unité Mixte de Recherche (Aix-Marseille Université/AMU-IRD)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3871-280X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060410396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">205898142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xEJDmXAAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139287369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAF-9581-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Titres et diplômes **</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 Doctorat en Anthropologie (PhD), mention très honorable, Université d’Aix-Marseille III (UAM III)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Doctorat en Médecine (MD), mention très honorable, Université d’Aix-Marseille II (UAM II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Etudes Approfondies (DEA) en Anthropologie, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990 Diplôme d’Université (DU) de Médecine et Santé Tropicale, UAM II</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988 Certificat d’Études Spécialisées (CES) de Statistiques appliquées à la Biologie et la Santé, UAM II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-99 Doctorant en anthropologie, Laboratoire d’Écologie Humaine et d’Anthropologie (LEHA)/UMR6591 CNRS, UAM III</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-96 Allocataire de Recherche (anthropologie) du Ministère de l’Enseignement Supérieur et de la Recherche (MESR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1988-90 Etudiant en DEA d'Anthropologie (LEHA, 2 ans) et au DU de médecine tropicale (1990)- Interne en Médecine Générale et préparation de la thèse de médecine (2 ans : 1987-1989)- CES de statistiques appliquées à la biologie et à la médecine (1988)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1981-87 premier (Necker, Paris V) et deuxième (Timone, Aix-Marseille II) cycles des études médicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles et principaux emplois en tant que chercheur</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis juillet 2019, chercheur en anthropologie au LPED (IRD-AMU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De déc. 2010 à juin 2019, chercheur en anthropologie, UMR 224-IRD 5290/Univ. Montpellier-CNRS, MIVEGEC « Maladies Infectieuses et Vecteurs. Écologie, Génétique, Évolution, Contrôle » dirigée par D. Fontenille puis F. Simard.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">De sept 2015 à juin 2019, affecté à l’Uninversité Alassane Ouattara, Bouaké, Côte d’Ivoire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Février 2011-août 2015, affecté au Centre de Recherche Entomologique de Cotonou (CREC, Dir. Pr Akogbeto), Bénin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004-2010 Chercheur associé de l’UMR 7043-CNRS-Université de Strasbourg « Cultures et Sociétés en Europe » dirigée par P. Watier jusqu’à fin 2004 puis P. Hintermeyer.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2009 Chercheur, UMR145 IRD-UM, « sida et maladies associées » dirigée par E. Delaporte (Bourses post-doc, chercheur associé puis CDD « chercheur expérimenté » (équivalent DR2) pendant 4 ans de 2005 à 2009)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-2010 Chercheur ou chercheur associé selon les périodes, CReCSS = Centre de Recherche Cultures, Santé, Sociétés de l’UPCAM (Université P. Cézanne d’Aix-Marseille) dirigé par A. Desclaux (Chercheur associé 2003-10, post-doc 2001-03, Vacataire sur programme ANRS 99- 2000, Allocation de Recherche doctorale Ministère de la Recherche et de l’Enseignement Supérieur, 1993-96)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Différents enseignements, notamment Universités à Abomey-Calavi (Bénin), Aix-en-Provence, Bouaké, Strasbourg, Marseille et Metz</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">diverses formations dispensées, atelier au cours de 25 dernières années.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie et ses accords: le sexe social, mode de déclinaison et espace de résonance de la maladie chez les Moose du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 978-2-284-02210-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04131999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences sociales dans la mise en œuvre de la politique d’agrément des revendeurs de pesticides en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Doudou Dimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimé-Charles Kouadio Konan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appolinaire Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.185-196. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From uncertainty to the experience of collective care: Immersion in a hospital COVID-19 unit during the ‘first wave’ of the epidemic in Marseille, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.100353. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of the deltamethrin-treated polypropylene long-lasting net LifeNet® in a pyrethroid resistance area in south western Benin: A phase III trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Bouraima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Dahounto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (9), pp.e0291755. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites funéraires, fenêtres d’opportunité et politiques de co-construction des réponses sociales aux épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095223ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et politiques de communication préventive en Côte d’Ivoire (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Zina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (3), pp.93-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épidémies, la mort et les morts. Effets des réponses aux crises épidémiques sur les pratiques funéraires et les expériences des familles, des proches ou des soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095216ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03989745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso, figure de proue d’une anthropologie militante teintée de bienveillance, de combativité, d’une ironie critique parfois fortement acidulée… jusqu’à la fin !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘…but not gagged’: Responding to Covid‐19 and its control measures in France, Italy and the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (6), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8322.12685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réinventer les rites funéraires en temps de Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 mai 2020, art. 136707 [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human exposure to early morning Anopheles funestus biting behavior and personal protection provided by long-lasting insecticidal nets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia B Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djenontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.e104967. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reports of long-lasting insecticidal bed nets catching on fire : a threat to bed net users and to successful malaria control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Djènontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, art. no 247 - 7 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-13-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Médicaments néotraditionnels » : une catégorie pertinente ? À propos d’une recherche anthropologique au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (2), pp.67-91. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2012.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological approach of adherence factors for antihypertensive drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (4), pp.e157-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender asymmetry in healthcare-facility attendance of people living with HIV/AIDS in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.854-861. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00837150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au traitement du sida au Burkina Faso : les hommes vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Série Sciences de la Santé (Spécial hors série n° 1, Sida, santé publique et sciences sociales : 20 ans d'épidémie et de recherc), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique des déterminants de l'observance dans le traitement de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et Organisation des Soins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaître d'une mort sociale annoncée : recomposition du lien social des personnes vivant avec le VIH en Afrique de l'Ouest (Burkina Faso, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais cliniques, un objet social complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00198235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sexuelle des interprétations causales de la maladie en Afrique subsaharienne (Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (3), pp.45-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00191134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations médicales des risques relatifs à une grossesse en contexte VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologies comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Santé et maladie : questions contemporaines, 3, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons d'Ebola en Afrique pour aider les soignants hospitaliers à gérer les décès en période de Covid en France (2020) [encadré 10.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mininel Francesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.210-211, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d'Ivoire [encadré 10.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparer des rites funéraires consensuels en temps de Covid [encadré 10.8]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.219-220, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort et ses rituels face à la gestion des risques infectieux pour la MVE en Côte d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux; Anthony Billaud; Khoudia Sow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.204-205, 2022, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04081884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peste au covid-19. Une étude comparée des réactions face aux &amp;quot;indésirables&amp;quot; et aux &amp;quot;vulnérables&amp;quot; en temps d'épidémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS. De quelles crises les épidémies sont-elles porteuses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-154, 2022, 9782813004659. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références implicites à la guérison véhiculées par les médicaments néotraditionnels du sida en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.43-63, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomédicalisation de la grossesse au Bénin s'accompagne-t-elle d'un processus de marchandisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duquenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel N’koué Sambiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé : technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-188, 2018, Le Sens social, 978-2-7535-6633-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filets imprégnés d’insecticides utilisés dans l’activité de maraîchage au Bénin : une innovation de santé par dérivation et par procuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore N. Gbofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Mongbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claudie Haxaire, Baptiste Moutaud et Cyril Farnarier, L’innovation en santé. Technologies, organisations, changements, Presses Universitaires de Rennes, Collection le Sens social, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les moustiquaires poussent l’anthropologie à repenser l’innovation et l’acceptabilité dans le champ de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudie Haxaire; Baptiste Moutaud; Cyril Farnarier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation en santé. Technologies, organisations, changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaires de Rennes, pp.23-40, 2018, Le Sens social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, maladie et médicament en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Population Environnement Développement, Aix-Marseille Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-53, 2017, Les Impromptus du LPED 2, 979-10-96763-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérationnalisation du concept de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Adjamagbo et Bénédicte Gastineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre dans les recherches africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population-Environnement-Développement,. Les Impromptus du LPED 2, pp.80-93, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux locaux et globaux d'un &amp;quot;trafic&amp;quot; de médicaments antirétroviraux entre le Sénégal et l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 113-127.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité de l'accès au médicament en Afrique de l'Ouest : les CTA entre large distribution et consommation sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Hesran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mamadou Badji, Alice Desclaux (dir.). Nouveaux enjeux éthiques autour du médicament en Afrique : analyses en anthropologie, droit et santé publique. Dakar : L'Harmattan-Sénégal, ISBN 9782343080727 : 141-158.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner des médicaments : l'esprit du don en marge des logiques du soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 63-77</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l'annonce d'une mauvaise nouvelle en contexte d'altérité culturelle dans la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lesœurs Guy, Pons Laurence, Babany Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'annonce transculturelle de la maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Teraèdre, pp.43-46, 2007, Passage aux Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des souris, des génies et des hommes Divination par la souris chez les Mòosé au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edmond Dounias, Elisabeth Motte-Florac, Margaret Dunham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le symbolisme des animaux. L'animal, clef de voûte de la relation entre l'homme et la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'IRD, pp.861-875, 2007, Colloques et Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00257621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The circulation of antiretrovirals in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS; UNAIDS; WHO, pp.197-210, 2004, 2-910143-23-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du ventre des bébés et la fermeture de la bouche du nombril (Mossi, Burkina Faso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méchin C., Bianquis I., Le Breton D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps et ses orifices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-34, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la transmission sexuelle des maladies chez les Mossi au Burkina Faso ; rencontre des catégories nosologiques populaire et biomédicale dans le champ de la santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonnet D., Jaffre Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maladies de passage. Transmission, prévention et hygiène en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.221-252, 2003, Médecines du Monde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des médicaments antirétroviraux au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (dir.); Lanièce, Isabelle (dir.); Ndoye, I. (dir.); Taverne, Bernard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'initiative sénégalaise d'accès aux médicaments antirétroviraux : analyses économiques, sociales, comportementales et médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDK; ANRS, pp.221-231, 2002, Sciences Sociales et Sida, 2-84254-076-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épidémie peut en cacher une autre : fièvre de Lassa au Nord Bénin en contexte d'épidémie de MVE en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayalé Achille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale de la CEDEAO sur la Fièvre de Lassa et autres épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEAO, AOOS, Sep 2025, Abidjan (Côte d'Ivoire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05511287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre distanciation physique et proximité sociale. Une proxémie de l’accueil en temps de pandémie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Covid-19. États, expériences et incertitudes en temps de pandémie. Colloque Amades: Anthropologie et Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amades: Anthropologie Médicale Appliquée au Développement et à la Santé, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche en temps de pandémie : quelle place pour une recherche « extemporanée » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Beauvieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comescov Chercheur.e.s Du Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et covid. États, expériences et incertitudes en temps de pandémie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04826860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion de Données (PGD) en sciences sociales de la santé (CoMeSCov, ANR, LPED-CNE, 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DataDRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx éponyme, Aix-MarseilleUniversité, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04165881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biographie des pesticides et l’expérience sociale des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04310828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives écologiques aux pesticides : comprendre la complexité du social pour mieux innover !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Appolinaire Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « mise en œuvre des politiques publiques et pesticides dans les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bouaké, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04307602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardized multidisciplinary method for the evaluation of the effectiveness of malaria control interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kesteman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etchepare Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ASTMH annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New Orleans, LA (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04132170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement du Cloud Nvivo sur Mac OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Magnani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutoriel en accès libre (Creative Common), Laboratoire Population Environnement Développement, UMR IRD-Aix-Marseille Univ, et Réseau Anthropologie des épidémies émergentes (RAEE), Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03139209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19 pour accompagner les fins de vie et les décès hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie impliquée à l’hôpital en contexte d’épidémie de covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04085299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales du paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Baxerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie des objets de la lutte antivectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suds en ligne. Les dossiers thématiques de l'IRD : Vaincre le paludisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéos ethnographiques en pays Mossi, Province du Bazega, Burkina-Faso, 1995 – 1996 (+2004) ; « Corpus vidéo Burkina Faso – M. Egrot 1995 – 1996 (+2004) ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche transdisciplinaire en Côte d’Ivoire sur les arboviroses – [ReTraCe-Arbo], protocole de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04555312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie impliquée à l'hôpital en contexte d'épidémie de covid-19 [Note Stratégique du RAEE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Mininel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reseau Anthropologie des Epidémies Emergentes (RAEE). 2022, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03995987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les mourants et enterrer dignement en temps de Covid-19 : anticiper les mesures sanitaires en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Kra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Laborde-Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau Anthropologie des épidémies émergentes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02614981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId201"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73F6339C"/>
+    <w:nsid w:val="0F1A6D4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D69186A6"/>
+    <w:nsid w:val="CF5166D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44A471B6"/>
+    <w:nsid w:val="C5AE7F7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="998FE719"/>
+    <w:nsid w:val="9813355B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="95D54991"/>
+    <w:nsid w:val="C234E521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-egrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-280X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205898142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139287369" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-9581-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04131999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100353" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Doudou Dimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Charles Kouadio Konan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Roch Houngnihin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03989745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095216ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Zina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095223ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596319v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0205" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Blanc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00837150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192162v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininel Francesca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laborde-Balen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206701v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore N. Gbofan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mongbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065766v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-2-le-genre-dans-les.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065767v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194156v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132541v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndoye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05511287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Appolinaire Houngnihin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal&#233; Achille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04826860v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comescov Chercheur.e.s Du Programme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04310828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04307602v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04165881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04085299v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03995987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614981v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-egrot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3871-280X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410396" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205898142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=xEJDmXAAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139287369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-9581-2021" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04131999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Doudou Dimi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;-Charles Kouadio Konan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Roch Houngnihin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1732" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mininel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dj&#232;nontin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Alfa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soares" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dahounto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291755" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Kra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095223ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Zina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03989745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095216ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11390" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Beauvieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8322.12685" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02596319v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Laborde-Balen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia B Damien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Djenontin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104967" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houngnihin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Baxerres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Damien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-247" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2012.0205" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00837150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.05.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379287v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322755v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00191134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mininel Francesca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laborde-Balen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04081884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03784965v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Magnani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813004659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6000" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01932734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duquenois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#8217;kou&#233; Sambi&#233;ni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Hesran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore N. Gbofan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Mongbo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065766v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-2-le-genre-dans-les.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00257621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194120v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194156v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciss" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndoye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05511287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Appolinaire Houngnihin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayal&#233; Achille" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04826860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comescov Chercheur.e.s Du Programme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04165881v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04310828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04307602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04132170v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pennetier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etchepare Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03139209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04085299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069681v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04555312v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03995987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614981v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>