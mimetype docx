--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,7305 +238,7564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Eocene species of the crinoid genera Holopus and Cyathidium (Cyrtocrinida: Holopodidae) from north-eastern Italy</w:t>
+                <w:t xml:space="preserve">Spatiotemporal faunal connectivity across global sea floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Martinez-Soares</w:t>
+                <w:t xml:space="preserve">Timothy O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Andrew Hugall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giusberti</w:t>
+                <w:t xml:space="preserve">Margaret Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Gatto</w:t>
+                <w:t xml:space="preserve">Alexandra A.-T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Angelina Eichsteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5541 (4), pp.401-437. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645 (8080), pp.423-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5541.4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808488v1</w:t>
+                <w:t xml:space="preserve">hal-05561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of primary production explains the richness of pioneering benthic communities</w:t>
+                <w:t xml:space="preserve">New Eocene species of the crinoid genera Holopus and Cyathidium (Cyrtocrinida: Holopodidae) from north-eastern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
+                <w:t xml:space="preserve">Pablo Martinez-Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
+                <w:t xml:space="preserve">Luca Giusberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Obst</w:t>
+                <w:t xml:space="preserve">Roberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Kuklinski</w:t>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8340. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5541 (4), pp.401-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52673-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5541.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714029v1</w:t>
+                <w:t xml:space="preserve">hal-04808488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic markers and biometric measurements in Southern Ocean sea stars (1985-2017).</w:t>
+                <w:t xml:space="preserve">Seasonality of primary production explains the richness of pioneering benthic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Moreau</w:t>
+                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Le Bourg</w:t>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Balazy</w:t>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Danis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Matthias Obst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kuklinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3611⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52673-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613350v1</w:t>
+                <w:t xml:space="preserve">hal-04714029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trophic markers and biometric measurements in Southern Ocean sea stars (1985-2017).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Balazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachel Downey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (3), pp.e3611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090197v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104487v1</w:t>
+                <w:t xml:space="preserve">hal-03090197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high diversity of Southern Ocean sea stars (Asteroidea) reveals original evolutionary pathways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102472⟩</w:t>
+              <w:t xml:space="preserve">Zoomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090196v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Resolution of Sea Spider Diversification through Integration of Multiple Data Classes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Arango</w:t>
+                <w:t xml:space="preserve">The high diversity of Southern Ocean sea stars (Asteroidea) reveals original evolutionary pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Brenneis</w:t>
+                <w:t xml:space="preserve">Henrik Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.102472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090215v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lower bathyal and abyssal seafloor fauna of eastern Australia</w:t>
+                <w:t xml:space="preserve">Phylogenomic Resolution of Sea Spider Diversification through Integration of Multiple Data Classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. O’hara</w:t>
+                <w:t xml:space="preserve">Jesús Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Williams</w:t>
+                <w:t xml:space="preserve">Emily Setton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ahyong</w:t>
+                <w:t xml:space="preserve">Carlos Santibáñez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alderslade</w:t>
+                <w:t xml:space="preserve">Claudia Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alvestad</w:t>
+                <w:t xml:space="preserve">Georg Brenneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41200-020-00194-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090213v1</w:t>
+                <w:t xml:space="preserve">hal-03090215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discometra luberonensis sp. nov. (Crinoidea, Himerometridae), a new feather star from the Late Burdigalian</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lower bathyal and abyssal seafloor fauna of eastern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alderslade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alvestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.729.1193⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41200-020-00194-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090189v1</w:t>
+                <w:t xml:space="preserve">hal-03090213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reproductive strategy a key factor in understanding the evolutionary history of Southern Ocean Asteroidea (Echinodermata)?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Discometra luberonensis sp. nov. (Crinoidea, Himerometridae), a new feather star from the Late Burdigalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5280⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 729, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.729.1193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270055v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revision of the genus Conocrinus d’Orbigny, 1850 (Echinodermata, Crinoidea, Rhizocrinidae) and its place among extant and fossil crinoids with a xenomorphic stalk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is reproductive strategy a key factor in understanding the evolutionary history of Southern Ocean Asteroidea (Echinodermata)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chester Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4560.1.3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.8465-8478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090229v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased sea ice cover alters food web structure in East Antarctica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A revision of the genus Conocrinus d’Orbigny, 1850 (Echinodermata, Crinoidea, Rhizocrinidae) and its place among extant and fossil crinoids with a xenomorphic stalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44605-5⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4560 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4560.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322902v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-scale species distribution models applied to data-poor areas.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased sea ice cover alters food web structure in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Demoustier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Moreau</w:t>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44605-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270076v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Broad-scale species distribution models applied to data-poor areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Artois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760802v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Hill</w:t>
+                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piers Dunstan</w:t>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mckinlay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Sumner</w:t>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040501v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">S. Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Danis</w:t>
+                <w:t xml:space="preserve">P. Trathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826922v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 594, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090294v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole A Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piers K Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806930v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole A Hill</w:t>
+                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piers K Dunstan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Christopher Mah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Agüera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 747, pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090303v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Nicole Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">Piers Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mckinlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688786v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stalked crinoid fauna (Echinodermata) of the Molucca and Celebes Seas, Indonesia: taxonomic diversity and observations from remotely operated vehicle imagery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-015-0369-x⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090375v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing priority variables (“ecosystem Essential Ocean Variables” — eEOVs) for observing dynamics and change in Southern Ocean ecosystems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stalked crinoid fauna (Echinodermata) of the Molucca and Celebes Seas, Indonesia: taxonomic diversity and observations from remotely operated vehicle imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Newman</w:t>
+                <w:t xml:space="preserve">Verena Tunnicliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward R. Urban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dustin Schornagel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 161, pp.26-41. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.365-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12526-015-0369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331642v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of echinoderms in the Iles Eparses (Europa, Glorieuses, Juan de Nova), Mozambique Channel, France</w:t>
+                <w:t xml:space="preserve">Developing priority variables (“ecosystem Essential Ocean Variables” — eEOVs) for observing dynamics and change in Southern Ocean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Conand</w:t>
+                <w:t xml:space="preserve">Andrew J. Constable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mulochau</w:t>
+                <w:t xml:space="preserve">Daniel P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Stöhr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Oscar Schofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward R. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306705v1</w:t>
+                <w:t xml:space="preserve">hal-01331642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventory of echinoderms in the Iles Eparses (Europa, Glorieuses, Juan de Nova), Mozambique Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Alvaro</w:t>
+                <w:t xml:space="preserve">Chantal Conand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barco</w:t>
+                <w:t xml:space="preserve">Thierry Mulochau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Böhmer</w:t>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bracher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (5), pp.829-849. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310185v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.829-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407885v1</w:t>
+                <w:t xml:space="preserve">hal-01310185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First inventory of the echinoderms from Juan de Nova (Iles Eparses, France) in the Mozambique Channel, South Western Indian Ocean.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Indian Ocean Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 630, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306709v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species and global revision of Hippasteria (Hippasterinae: Goniasteridae; Asteroidea; Echinodermata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A First inventory of the echinoderms from Juan de Nova (Iles Eparses, France) in the Mozambique Channel, South Western Indian Ocean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mulochau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Conand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Foltz</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Western Indian Ocean Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.23--30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03090451v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New species and global revision of Hippasteria (Hippasterinae: Goniasteridae; Asteroidea; Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (2), pp.422-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zoj.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090407v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of stalk articulation in the sea lily genus Vityazicrinus (Echinodermata, Crinoidea) and its ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133 (3), pp.307-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00435-014-0222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution crinoid phyletic inter-relationships derived from molecular data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.112-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040886v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumpolar dataset of sequenced specimens of Promachocrinus kerguelensis (Echinodermata, Crinoidea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">High-resolution crinoid phyletic inter-relationships derived from molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.511 - 523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090474v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Circumpolar dataset of sequenced specimens of Promachocrinus kerguelensis (Echinodermata, Crinoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 315, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.315.5673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
+                <w:t xml:space="preserve">hal-03090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent organic pollutants in benthic and pelagic organisms off Adélie Land, Antarctica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (1-2), pp.82-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When morphology meets molecular data in crinoid phylogeny: A challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.541 - 548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Conand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw J. Griffiths</w:t>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Brandt</w:t>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Davey</w:t>
+                <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68, pp.80-90. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00867552v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Linse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Foltz</w:t>
+                <w:t xml:space="preserve">Huw J. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fatland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Markello</w:t>
+                <w:t xml:space="preserve">Angelika Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Howell</w:t>
+                <w:t xml:space="preserve">Niki Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (5), pp.1285-1296. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.80-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2180-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090484v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
+                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brosseau</w:t>
+                <w:t xml:space="preserve">D. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+                <w:t xml:space="preserve">S. Fatland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pichon</w:t>
+                <w:t xml:space="preserve">K. Markello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (2), pp.155-165. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (5), pp.1285-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2180-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923006v1</w:t>
+                <w:t xml:space="preserve">hal-03090484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalked crinoids (Echinodermata) collected by the R/V Polarstern and Meteor in the south Atlantic and in Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3425.1.1⟩</w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893794v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stalked crinoids (Echinodermata) collected by the R/V Polarstern and Meteor in the south Atlantic and in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Michael Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3425 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3425.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03090500v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large new species of the genus Ptilocrinus (Echinodermata, Crinoidea, Hyocrinidae) from Antarctic seamounts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-0993-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2502-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03090516v1</w:t>
+                <w:t xml:space="preserve">hal-03090500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">A large new species of the genus Ptilocrinus (Echinodermata, Crinoidea, Hyocrinidae) from Antarctic seamounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1385-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-0993-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many species in the Southern Ocean? Towards a dynamic inventory of the Antarctic marine species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Broyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Danis</w:t>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Allcock</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Angel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Arango</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132567v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How many species in the Southern Ocean? Towards a dynamic inventory of the Antarctic marine species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw Griffiths</w:t>
+                <w:t xml:space="preserve">Claude de Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Best</w:t>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Riddle</w:t>
+                <w:t xml:space="preserve">Martin Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.163-169. </w:t>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.5-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090520v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
+                <w:t xml:space="preserve">Robin Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+                <w:t xml:space="preserve">Huw Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Ben Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Martin J Riddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.272-285. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090513v1</w:t>
+                <w:t xml:space="preserve">hal-03090520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven R Rintoul</w:t>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.272-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090507v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Galton-Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Riddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+                <w:t xml:space="preserve">hal-03090507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic speciation and the circumpolarity debate: A case study on endemic Southern Ocean octopuses using the COI barcode of life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Norman</w:t>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.016⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03040358v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and benthic habitats across the George V Shelf, East Antarctica: Trends through space and time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic speciation and the circumpolarity debate: A case study on endemic Southern Ocean octopuses using the COI barcode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip O’brien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Linse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.105-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041079v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genus Teliocrinus (Crinoidea, Echinodermata): a key taxon among pentacrinid stalked crinoids.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Community structure and benthic habitats across the George V Shelf, East Antarctica: Trends through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Post</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riddle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-3642.2008.00392.x⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357500v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mega-epibenthic diversity off Terre Adélie (Antarctica) in relation to disturbance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The genus Teliocrinus (Crinoidea, Echinodermata): a key taxon among pentacrinid stalked crinoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-007-0293-z⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (1), pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-3642.2008.00392.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00248387v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of the stalked crinoid fauna (Echinodermata : Crinoidea) from Taiwan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mega-epibenthic diversity off Terre Adélie (Antarctica) in relation to disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shyh Min Chao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematics and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S147720000600226X⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (10), pp.1323-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-007-0293-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103874v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00248387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluation of the systematics of two deep-sea species of Thalassometra (Echinomermata: Crinoidea) and its biogeographical implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">First records of the stalked crinoid fauna (Echinodermata : Crinoidea) from Taiwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Young-Hyang Park</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyh Min Chao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0022290310001613566⟩</w:t>
+              <w:t xml:space="preserve">Systematics and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S147720000600226X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164911v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Re-evaluation of the systematics of two deep-sea species of Thalassometra (Echinomermata: Crinoidea) and its biogeographical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Hyang Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38 (15), pp.1949-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0022290310001613566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crinoid phylogeny: a preliminary analysis (Echinodermata: Crinoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richer de Forges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 144 (3), pp.605-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00227-003-1212-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoregionalisation and conservation of benthic communities in the French exclusive economic zone of Kerguelen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Moreau</w:t>
+                <w:t xml:space="preserve">Using Galaxy-Ecology to operationalize EBVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Royaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Norvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Symposium on Kerguelen Plateau Marine Ecosystems and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hobart, Australia. pp.279-303</w:t>
+              <w:t xml:space="preserve">Living Data 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEO BON, Oct 2025, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456089v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of echinoderms on the underwater lava flows with different ages from the volcano Piton de La Fournaise (Reunion Island, Indian Ocean)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecoregionalisation and conservation of benthic communities in the French exclusive economic zone of Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trouslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Echinoderm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Second Symposium on Kerguelen Plateau Marine Ecosystems and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hobart, Australia. pp.279-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909840v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biodiversity of echinoderms on the underwater lava flows with different ages from the volcano Piton de La Fournaise (Reunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Quod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Conand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Echinoderm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'année polaire international au Muséum national d'Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.28355.91689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7546,469 +7805,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEAMARC: An integrated campaign to evaluate biodiversity at all scales in Adélie Land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventory of Biodiversity today - New methods and discoveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Wiley, pp.27-40, 2024, 978-1-78630-958-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 10.7. Phylogeographic patterns of the Southern Ocean crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5.25. Southern Ocean Crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crinoidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisms Diversity &amp; Evolution, Electronic Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, xxx, (sous presse), 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8018,130 +8277,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rapid divergence of the Antarctic crinoid species Promachocrinus kerguelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ben Chehida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Achaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8151,105 +8410,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste des rapports produits par la délégation française à la CCAMLR sous la responsabilité de Marc Eléaume, représentant scientifique pour la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Paris. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8396,51 +8655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;hara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hugall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Haines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A.-T. Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Eichsteller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09307-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seguineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>