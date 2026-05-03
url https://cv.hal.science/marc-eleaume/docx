--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,299 +100,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
+                <w:t xml:space="preserve">Spatiotemporal faunal connectivity across global sea floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Royaux</w:t>
+                <w:t xml:space="preserve">Timothy O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Andrew Hugall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jossé</w:t>
+                <w:t xml:space="preserve">Margaret Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Pelletier</w:t>
+                <w:t xml:space="preserve">Alexandra A.-T. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Norvez</w:t>
+                <w:t xml:space="preserve">Angelina Eichsteller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645 (8080), pp.423-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09307-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003055v2</w:t>
+                <w:t xml:space="preserve">hal-05561650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal faunal connectivity across global sea floors</w:t>
+                <w:t xml:space="preserve">Guidance framework to apply best practices in ecological data analysis: lessons learned from building Galaxy-Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy O’hara</w:t>
+                <w:t xml:space="preserve">Coline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hugall</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Haines</w:t>
+                <w:t xml:space="preserve">Marie Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra A.-T. Weber</w:t>
+                <w:t xml:space="preserve">Dominique Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Eichsteller</w:t>
+                <w:t xml:space="preserve">Olivier Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 645 (8080), pp.423-428. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09307-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giae122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561650v1</w:t>
+                <w:t xml:space="preserve">hal-05003055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Eocene species of the crinoid genera Holopus and Cyathidium (Cyrtocrinida: Holopodidae) from north-eastern Italy</w:t>
               </w:r>
@@ -774,308 +774,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
+                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
+              <w:t xml:space="preserve">Zoomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090197v1</w:t>
+                <w:t xml:space="preserve">hal-03104487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104487v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high diversity of Southern Ocean sea stars (Asteroidea) reveals original evolutionary pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,2549 +1146,2549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenomic Resolution of Sea Spider Diversification through Integration of Multiple Data Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discometra luberonensis sp. nov. (Crinoidea, Himerometridae), a new feather star from the Late Burdigalian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Ballesteros</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa228⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 729, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2020.729.1193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090215v1</w:t>
+                <w:t xml:space="preserve">hal-03090189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lower bathyal and abyssal seafloor fauna of eastern Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenomic Resolution of Sea Spider Diversification through Integration of Multiple Data Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Setton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Santibáñez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. O’hara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Alvestad</w:t>
+                <w:t xml:space="preserve">Georg Brenneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41200-020-00194-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090213v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discometra luberonensis sp. nov. (Crinoidea, Himerometridae), a new feather star from the Late Burdigalian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">The lower bathyal and abyssal seafloor fauna of eastern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Alderslade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Alvestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 729, pp.121-137. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/ejt.2020.729.1193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41200-020-00194-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090189v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is reproductive strategy a key factor in understanding the evolutionary history of Southern Ocean Asteroidea (Echinodermata)?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broad-scale species distribution models applied to data-poor areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Artois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chester Sands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5280⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270055v1</w:t>
+                <w:t xml:space="preserve">hal-02270076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revision of the genus Conocrinus d’Orbigny, 1850 (Echinodermata, Crinoidea, Rhizocrinidae) and its place among extant and fossil crinoids with a xenomorphic stalk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Is reproductive strategy a key factor in understanding the evolutionary history of Southern Ocean Asteroidea (Echinodermata)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chester Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4560.1.3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.8465-8478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090229v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased sea ice cover alters food web structure in East Antarctica</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
+                <w:t xml:space="preserve">A revision of the genus Conocrinus d’Orbigny, 1850 (Echinodermata, Crinoidea, Rhizocrinidae) and its place among extant and fossil crinoids with a xenomorphic stalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.8062. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4560 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44605-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4560.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322902v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-scale species distribution models applied to data-poor areas.</w:t>
+                <w:t xml:space="preserve">Increased sea ice cover alters food web structure in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Artois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Demoustier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Moreau</w:t>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 175, pp.198-207. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44605-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270076v1</w:t>
+                <w:t xml:space="preserve">hal-02322902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Martin</w:t>
+                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Danis</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826922v1</w:t>
+                <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Brasier</w:t>
+                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grant</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 594, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090294v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Martin</w:t>
+                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole A Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piers K Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806930v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Jansen</w:t>
+                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole A Hill</w:t>
+                <w:t xml:space="preserve">Christopher Mah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piers K Dunstan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Antonio Agüera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 747, pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090303v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Moreau</w:t>
+                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Mah</w:t>
+                <w:t xml:space="preserve">Nicole Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Agüera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+                <w:t xml:space="preserve">Piers Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Barnes</w:t>
+                <w:t xml:space="preserve">John Mckinlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sumner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760802v1</w:t>
+                <w:t xml:space="preserve">hal-03040501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Hill</w:t>
+                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piers Dunstan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Sumner</w:t>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040501v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">P. Trathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">L. Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+                <w:t xml:space="preserve">O. Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (1), pp.481-504. </w:t>
+              <w:t xml:space="preserve">Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688786v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stalked crinoid fauna (Echinodermata) of the Molucca and Celebes Seas, Indonesia: taxonomic diversity and observations from remotely operated vehicle imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dustin Schornagel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-015-0369-x⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 630, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090375v1</w:t>
+                <w:t xml:space="preserve">hal-01407885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing priority variables (“ecosystem Essential Ocean Variables” — eEOVs) for observing dynamics and change in Southern Ocean ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Constable</w:t>
+                <w:t xml:space="preserve">A. Barco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P. Costa</w:t>
+                <w:t xml:space="preserve">A. Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Schofield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edward R. Urban</w:t>
+                <w:t xml:space="preserve">A. Bracher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.829-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331642v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of echinoderms in the Iles Eparses (Europa, Glorieuses, Juan de Nova), Mozambique Channel, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Stöhr</w:t>
+                <w:t xml:space="preserve">The stalked crinoid fauna (Echinodermata) of the Molucca and Celebes Seas, Indonesia: taxonomic diversity and observations from remotely operated vehicle imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Tunnicliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin Schornagel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.365-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12526-015-0369-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306705v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing priority variables (“ecosystem Essential Ocean Variables” — eEOVs) for observing dynamics and change in Southern Ocean ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Constable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Gutt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bracher</w:t>
+                <w:t xml:space="preserve">Edward R. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.26-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310185v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+                <w:t xml:space="preserve">Inventory of echinoderms in the Iles Eparses (Europa, Glorieuses, Juan de Nova), Mozambique Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Conand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mulochau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 630, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407885v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First inventory of the echinoderms from Juan de Nova (Iles Eparses, France) in the Mozambique Channel, South Western Indian Ocean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mulochau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Conand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western Indian Ocean Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.23--30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3707,3062 +3707,3062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species and global revision of Hippasteria (Hippasterinae: Goniasteridae; Asteroidea; Echinodermata)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Neill</w:t>
+                <w:t xml:space="preserve">A. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171 (2), pp.422-456. </w:t>
+              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.112-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zoj.12131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090451v1</w:t>
+                <w:t xml:space="preserve">hal-03090407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new type of stalk articulation in the sea lily genus Vityazicrinus (Echinodermata, Crinoidea) and its ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 133 (3), pp.307-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00435-014-0222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New species and global revision of Hippasteria (Hippasterinae: Goniasteridae; Asteroidea; Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mironov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">David Foltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (2), pp.422-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zoj.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution crinoid phyletic inter-relationships derived from molecular data</w:t>
+                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+                <w:t xml:space="preserve">D. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fatland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Markello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (5), pp.1285-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2180-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040886v1</w:t>
+                <w:t xml:space="preserve">hal-03090484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumpolar dataset of sequenced specimens of Promachocrinus kerguelensis (Echinodermata, Crinoidea)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Linse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw J. Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Davey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.315.5673⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090474v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants in benthic and pelagic organisms off Adélie Land, Antarctica.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution crinoid phyletic inter-relationships derived from molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.511 - 523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00913698v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When morphology meets molecular data in crinoid phylogeny: A challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">Circumpolar dataset of sequenced specimens of Promachocrinus kerguelensis (Echinodermata, Crinoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 315, pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.315.5673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090463v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Conand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niki Davey</w:t>
+                <w:t xml:space="preserve">Persistent organic pollutants in benthic and pelagic organisms off Adélie Land, Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (1-2), pp.82-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00867552v1</w:t>
+                <w:t xml:space="preserve">hal-00913698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Fatland</w:t>
+                <w:t xml:space="preserve">When morphology meets molecular data in crinoid phylogeny: A challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.541 - 548</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03090484v1</w:t>
+                <w:t xml:space="preserve">hal-03090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalked crinoids (Echinodermata) collected by the R/V Polarstern and Meteor in the south Atlantic and in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brosseau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jens-Michael Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3425 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3425.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923006v1</w:t>
+                <w:t xml:space="preserve">hal-02893794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalked crinoids (Echinodermata) collected by the R/V Polarstern and Meteor in the south Atlantic and in Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3425.1.1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2502-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893794v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+                <w:t xml:space="preserve">Phylogeny of Cidaroida (Echinodermata: Echinoidea) based on mitochondrial and nuclear markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-012-0087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03090500v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large new species of the genus Ptilocrinus (Echinodermata, Crinoidea, Hyocrinidae) from Antarctic seamounts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic speciation and the circumpolarity debate: A case study on endemic Southern Ocean octopuses using the COI barcode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Linse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-0993-2⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090516v1</w:t>
+                <w:t xml:space="preserve">hal-03040358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community structure and benthic habitats across the George V Shelf, East Antarctica: Trends through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Alexandra Post</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Robin Beaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip O’brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riddle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452771v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many species in the Southern Ocean? Towards a dynamic inventory of the Antarctic marine species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A large new species of the genus Ptilocrinus (Echinodermata, Crinoidea, Hyocrinidae) from Antarctic seamounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Broyer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bowden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1385-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-0993-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132567v1</w:t>
+                <w:t xml:space="preserve">hal-03090516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Marine ecosystems’ responses to climatic and anthropogenic forcings in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Beaman</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw Griffiths</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Best</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin J Riddle</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (2), pp.97-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090520v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How many species in the Southern Ocean? Towards a dynamic inventory of the Antarctic marine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Martin Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090513v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Galton-Fenzi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Ben Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Riddle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven R Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 441, pp.105-116. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090507v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia P. Arango</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.272-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic speciation and the circumpolarity debate: A case study on endemic Southern Ocean octopuses using the COI barcode of life</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Norman</w:t>
+                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Galton-Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Riddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.016⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03040358v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and benthic habitats across the George V Shelf, East Antarctica: Trends through space and time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Beaman</w:t>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip O’brien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Riddle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.105-118. </w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041079v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genus Teliocrinus (Crinoidea, Echinodermata): a key taxon among pentacrinid stalked crinoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6809,64 +6809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-epibenthic diversity off Terre Adélie (Antarctica) in relation to disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First records of the stalked crinoid fauna (Echinodermata : Crinoidea) from Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyh Min Chao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7042,51 +7042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the systematics of two deep-sea species of Thalassometra (Echinomermata: Crinoidea) and its biogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Hyang Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crinoid phylogeny: a preliminary analysis (Echinodermata: Crinoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7282,103 +7282,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Galaxy-Ecology to operationalize EBVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Royaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seguineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Norvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Data 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEO BON, Oct 2025, Bogota, Colombia</w:t>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation and conservation of benthic communities in the French exclusive economic zone of Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trouslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Conand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Echinoderm Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7819,77 +7819,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEAMARC: An integrated campaign to evaluate biodiversity at all scales in Adélie Land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,83 +7942,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10.7. Phylogeographic patterns of the Southern Ocean crinoids</w:t>
+                <w:t xml:space="preserve">Chapter 5.25. Southern Ocean Crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,107 +8026,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090444v1</w:t>
+                <w:t xml:space="preserve">hal-03090436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5.25. Southern Ocean Crinoids</w:t>
+                <w:t xml:space="preserve">Chapter 10.7. Phylogeographic patterns of the Southern Ocean crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,94 +8134,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090436v1</w:t>
+                <w:t xml:space="preserve">hal-03090444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crinoidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8655,51 +8655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561650v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;hara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hugall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Haines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A.-T. Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Eichsteller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09307-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seguineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;hara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hugall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Haines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A.-T. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Eichsteller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09307-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seguineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>