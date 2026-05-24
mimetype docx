--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -774,308 +774,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
+                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104487v1</w:t>
+                <w:t xml:space="preserve">hal-03090197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy 2.0: computer-aided identification tools to assist Antarctic biologists in the field and in the laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+                <w:t xml:space="preserve">Ontogeny of non-muscular brachial articulations in Balanocrininae (Echinodermata, Crinoidea): iterative trajectories or phylogenetic significance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.39-51. </w:t>
+              <w:t xml:space="preserve">Zoomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954102020000462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00435-020-00508-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090197v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high diversity of Southern Ocean sea stars (Asteroidea) reveals original evolutionary pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Artois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4560 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,51 +2043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding processes at the origin of species flocks with a focus on the marine Antarctic fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2158,1074 +2158,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Mah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Agüera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 747, pp.141-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806930v1</w:t>
+                <w:t xml:space="preserve">hal-01760802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Johnson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piers Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mckinlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sumner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090303v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic and Sub-Antarctic Asteroidea database.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Barnes</w:t>
+                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.747.22751⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (12), pp.6210 - 6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760802v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and richness of key Antarctic seafloor fauna correlates with modelled food availability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mckinlay</w:t>
+                <w:t xml:space="preserve">M. Brasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sumner</w:t>
+                <w:t xml:space="preserve">S. Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ashford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0392-3⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040501v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic species of the Kerguelen Plateau show contrasting distribution shifts in response to environmental changes</w:t>
+                <w:t xml:space="preserve">Methods for improving species distribution models in data-poor areas: example of sub-Antarctic benthic species on the Kerguelen Plateau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4091⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 594, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826922v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic biodiversity in the South Orkney Islands Southern Shelf Marine Protected Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Grant</w:t>
+                <w:t xml:space="preserve">Taxonomic Resolution, Functional Traits, and the Influence of Species Groupings on Mapping Antarctic Seafloor Biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trathan</w:t>
+                <w:t xml:space="preserve">Nicole A Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Allcock</w:t>
+                <w:t xml:space="preserve">Piers K Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ashford</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craig Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14888386.2018.1468821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090294v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Alvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bracher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (5), pp.829-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407885v1</w:t>
+                <w:t xml:space="preserve">hal-01310185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroepibenthic communities at the tip of the Antarctic Peninsula, an ecological survey at different spatial scales.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinoids of the Kerguelen Plateau - occurrence data and environmental setting for past, present, and future species distribution modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Fabri-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 39 (5), pp.829-849. </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 630, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00300-015-1797-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.630.9856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310185v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stalked crinoid fauna (Echinodermata) of the Molucca and Celebes Seas, Indonesia: taxonomic diversity and observations from remotely operated vehicle imagery</w:t>
               </w:r>
@@ -3707,265 +3707,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new type of stalk articulation in the sea lily genus Vityazicrinus (Echinodermata, Crinoidea) and its ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
+              <w:t xml:space="preserve">Zoomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (3), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00435-014-0222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090407v1</w:t>
+                <w:t xml:space="preserve">hal-03090413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new type of stalk articulation in the sea lily genus Vityazicrinus (Echinodermata, Crinoidea) and its ontogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep-sea fauna of European seas: An annotated species check-list of benthic invertebrates living deeper than 2000 m in the seas bordering Europe. Crinoidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mironov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133 (3), pp.307-320. </w:t>
+              <w:t xml:space="preserve">Invertebrate Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.112-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00435-014-0222-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15298/invertzool.11.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090413v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species and global revision of Hippasteria (Hippasterinae: Goniasteridae; Asteroidea; Echinodermata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Mah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,319 +4044,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
+                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Foltz</w:t>
+                <w:t xml:space="preserve">Katrin Linse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fatland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Huw J. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Markello</w:t>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Howell</w:t>
+                <w:t xml:space="preserve">Angelika Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Davey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2180-1⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68, pp.80-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090484v1</w:t>
+                <w:t xml:space="preserve">hal-00867552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macro- and megabenthic fauna on the continental shelf of the eastern Amundsen Sea, Antarctica.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global population divergence of the sea star Hippasteria phrygiana corresponds to the onset of the last glacial period of the Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huw J. Griffiths</w:t>
+                <w:t xml:space="preserve">D. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+                <w:t xml:space="preserve">S. Fatland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika Brandt</w:t>
+                <w:t xml:space="preserve">K. Markello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Davey</w:t>
+                <w:t xml:space="preserve">K. Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68, pp.80-90. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (5), pp.1285-1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2180-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867552v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution crinoid phyletic inter-relationships derived from molecular data</w:t>
               </w:r>
@@ -4368,51 +4368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4463,51 +4463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumpolar dataset of sequenced specimens of Promachocrinus kerguelensis (Echinodermata, Crinoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4548,536 +4548,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Magalon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941767v1</w:t>
+                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Busson</w:t>
+                <w:t xml:space="preserve">Persistent organic pollutants in benthic and pelagic organisms off Adélie Land, Antarctica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (1-2), pp.82-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent organic pollutants in benthic and pelagic organisms off Adélie Land, Antarctica.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When morphology meets molecular data in crinoid phylogeny: A challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.541 - 548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.10.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00913698v1</w:t>
+                <w:t xml:space="preserve">hal-03090463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When morphology meets molecular data in crinoid phylogeny: A challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Roux</w:t>
+                <w:t xml:space="preserve">The Echinoderm fauna of Europa, Eparses Island, (Scattered Islands) in the Mozambique channel (South Western Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Conand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Stöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 54, pp.541 - 548</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.499-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090463v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalked crinoids (Echinodermata) collected by the R/V Polarstern and Meteor in the south Atlantic and in Antarctica</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Michael Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3425 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,51 +5219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Linse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Norman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6151,441 +6151,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin J Riddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.272-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090520v1</w:t>
+                <w:t xml:space="preserve">hal-03090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
+                <w:t xml:space="preserve">Ben Galton-Fenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+                <w:t xml:space="preserve">Martin J Riddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Steven R Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 441, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090513v1</w:t>
+                <w:t xml:space="preserve">hal-03090507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting habitat preferences for Anthometrina adriani (Echinodermata) on the East Antarctic continental shelf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+                <w:t xml:space="preserve">Near-bottom current direction inferred from comatulid crinoid feeding postures on the Terre Adélie and George V shelf, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Beaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Galton-Fenzi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Ben Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin J Riddle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven R Rintoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090507v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
               </w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia P. Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
@@ -6718,51 +6718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genus Teliocrinus (Crinoidea, Echinodermata): a key taxon among pentacrinid stalked crinoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6809,64 +6809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mega-epibenthic diversity off Terre Adélie (Antarctica) in relation to disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Gutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6938,51 +6938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First records of the stalked crinoid fauna (Echinodermata : Crinoidea) from Taiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyh Min Chao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7042,51 +7042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the systematics of two deep-sea species of Thalassometra (Echinomermata: Crinoidea) and its biogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Hyang Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7146,51 +7146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crinoid phylogeny: a preliminary analysis (Echinodermata: Crinoidea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoregionalisation and conservation of benthic communities in the French exclusive economic zone of Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trouslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7819,77 +7819,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEAMARC: An integrated campaign to evaluate biodiversity at all scales in Adélie Land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7942,83 +7942,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5.25. Southern Ocean Crinoids</w:t>
+                <w:t xml:space="preserve">Chapter 10.7. Phylogeographic patterns of the Southern Ocean crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8026,107 +8026,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090436v1</w:t>
+                <w:t xml:space="preserve">hal-03090444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 10.7. Phylogeographic patterns of the Southern Ocean crinoids</w:t>
+                <w:t xml:space="preserve">Chapter 5.25. Southern Ocean Crinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg G. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8134,94 +8134,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-0-948277-28-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090444v1</w:t>
+                <w:t xml:space="preserve">hal-03090436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crinoidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Mironov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8655,51 +8655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;hara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hugall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Haines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A.-T. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Eichsteller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09307-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seguineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy O&#8217;hara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hugall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Haines" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A.-T. Weber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Eichsteller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09307-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003055v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Royaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joss&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Norvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Martinez-Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giusberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gatto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5541.4.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Balazy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3611" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-020-00508-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102472" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.729.1193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;hara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Williams" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahyong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alderslade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alvestad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-020-00194-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Guillaumot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Artois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Demoustier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270055v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Sands" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5280" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4560.1.3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G. Hemery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12354" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ag&#252;era" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.747.22751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jansen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Dunstan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinlay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sumner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0392-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fabri-Ruiz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4091" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brasier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trathan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allcock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ashford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14888386.2018.1468821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806930v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12538" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole A Hill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers K Dunstan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Johnson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00081" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Gutt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Alvaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bracher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-015-1797-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.630.9856" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin Schornagel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-015-0369-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Constable" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Schofield" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Newman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward R. Urban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Conand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine St&#246;hr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.06.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01306709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090413v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00435-014-0222-y" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mironov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15298/invertzool.11.1.11" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090451v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Neill" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Foltz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12131" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6K643NZ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Linse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw J. Griffiths" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Brandt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Davey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.08.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8F09JM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Foltz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Markello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Howell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2180-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/501408F0F2F98DE16710E63FB5C56F9507F175C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040886v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.315.5673" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.10.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQJ8H63M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090463v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893794v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Michael Bohn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3425.1.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pichon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vidal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-012-0087-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Allcock" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Barratt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34K4J0VN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041079v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Post" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip O&#8217;brien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riddle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bowden" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0993-2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C476QGXP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452771v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.02.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ1XB1R3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132567v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Angel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.10.007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D134QBD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090507v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Galton-Fenzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Riddle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Rintoul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09330" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090520v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Griffiths" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Best" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.023" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36876FZB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2008.00392.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-007-0293-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VVMHDV1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103874v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyh Min Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147720000600226X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164911v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Hyang Park" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0022290310001613566" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041097v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eleaume" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richer de Forges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-003-1212-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565171v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seguineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Barreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trouslard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bollard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Quod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boissin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eleaume" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090444v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090436v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Mironov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074107v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>