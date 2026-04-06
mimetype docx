--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Emmanuel Bellemare </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Polytech' Marseille –Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-emmanuel-bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9913-3097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Sciences de l'AMU(soutenue le 26 Mars 2025 sous la présidence de  Mme la professeure Isabelle Bloch)Janvier 2000 : Docteur de l'Université de Rennes 1 mention traitement du signal et TélécommunicationsAncien élève de l'ENS de Cachan (Paris-Saclay) (1990-1996)1996 DEA Signal Télécommunications Images Radar de l'université de Rennes 1(Interruption 2 ans  due au service militaire en coopération)1993 Agrégation de Sciences Physiques - Physique Appliquées1992 Maîtrise EEA Université Paris XI - Orsay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000 : Maitre de conférences à Polytech' Marseille – et LIS UMR 7020ATER complet à l’ENSPM – équipe PhyTI de l’Institut Fresnel (UMR 6133) 	(Septembre 1999 - Août 2000)Moniteur à l’Université de Rennes 1 (Septembre 1996 – Août 1999)« Colleur » prépa MP au lycée Chateaubriand de Rennes en Sciences Physiques (1998)Coopérant professeur au Lycée Franco-Mexicain de Mexico (Sept. 1993 - Août 1995)Séjour de recherche au LEP (Philips) de Limeil-Brevanne (1992)  : « Rejection d’artéfacts ECG par réseau de neurones (MLP) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de post-docs/IGR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Jorge Ramos Rodriguez (2024 - 2025)• Amine Bohi (2019 – 2020)• Karim Makki (2019 – 2020)• Riad KHELIFI (2012-2013)• Lamia Derrode (Oct. 2010 – Juin. 2011)• Lucero Lopez Perez (2007-2008)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de doctorants :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Marc-Adrien Hostin – thèse inter ED science du Mouvement Humain/ Math-info (encadrement 50% - D. Bendahan) : Application du deep-learning à la segmentation d’IRM et à l’imagerie quantitative du muscle. Sept 2020 – 21 Déc. 2023• Augustin Ogier – thèse soutenue 21 Octobre 2021 (Encadrement 80% - D. Bendahan, P. Drap) :Segmentation d’IRM musculaire et IRM dynamique 3D du pelvis.• Rafael Namias, - thèse en co-tutelle avec l’Université de Rosario (Argentine) - soutenue en Février 2015 : Segmentation des organes pelviens en IRM (Encadrement à 50%, Mariana del Fresno 50% (Univ. Tandil) )• Mehdi Rahim - thèse soutenue en Décembre 2012 : Caractérisation de la dynamique des déformations de contours. Application à l’imagerie pelvienne (encadrement 80%, N. Pirró & R. Bulot)• Thierry Bay – thèse soutenue en Novembre 2012 : Modélisation de surfaces épaisses et fermées : application au cas des organes pelviens. (Encadrement 30% R.Raffin & M. Daniel)• Pascal Kilian – thèse soutenue en Septembre 2009 : Outils et méthodologies pour la chirurgie orthopédique assistée par ordinateur mini-invasive. (Encadrement 80%- R. Bulot 20%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Encadrement de Masters Recherche/ PFE Ingénieur: **• Samir Mesrane : Segmentation d’images de microscopie confocale par approches Deep – AMU 2024 (co-encadrement avec A. Sergé – LAI - INSERM)• Ines Ben Salem : Une architecture « deep-learning » pour la segmentation d'IRM Multi-planaires - AMU 2024 (avec M.-A. Hostin)• Kaoutar Baggar : Segmentation d'images de microscopie électronique par apprentissage profond - AMU 2024 (avec M.-A. Hostin)• Asmaâ Doudouh : Observation of 3D deformations of soft tissue organs by ultrafast MRI - Phelma 2023 (avec M.-A. Hostin)• Hamza Benaboud : Analyse d’images de végétations endocardiques par Microscopie à balayage - AMU 2022 (collaboration IHU avec J-P Baudoin)• Shiliang Liu : Segmentation d’images précliniques par approche « deep-learning » - AMU 2021 (collaboration CRMBM avec A. Viola• Mélanie Carriat : Classification de séquences temporelles de déformations 2D d’organes pelviens – Univ. Bordeaux 2021 (avec A Ogier)• Marc-Adrien Hostin – Segmentation d’IRM pelvienne par apprentissage profond - Phelma 2020 (avec A. Ogier)• Armando Garcia – “Quantitative assessment of pelvic organ deformation ”, EuroPhotonics 2019• Sidi Didi Mohammed – Caractérisation de séquences temporelles de déformations 3D d’organes à tissus mous - Univ. Reims 2019• Lisandro Lopez – “Object Tracking in Image Sequence Using Particle Filters”, Université de Rosario – Argentine – 2015• Fares Cherif – Correction de mouvements et optimisation de séquence IRM 2D+t du cœur par une approche de recalage d’images. - ENIT (Tunis) / Univ. Paris Descartes – Collaboration CRMBM (F. Kober).• Badreddine Ratni – Simulation de la dynamique pelvienne – Collaboration avec l’École Nationale Polytechnique d’Alger (Mme Aïcha Moussaoui) - 2013• Amine Rabehi - Caractérisation de la déformation 3D des organes pelviens avec l’opérateur de Laplace-Beltrami – Collaboration avec l’Ecole Nationale Polytechnique d’Alger – 2013• Wael Ayeche – Navigation 3D d’une injection - École Nationale d’Ingénieur de Sfax (ENIS) 2010• Klara Kaderabkova - Segmentation des principaux organes pelviens dans des images d’IRM abdominale – 2010 (Encadrement à 50%, Sébastien Paris 50%)• Mehdi Rahim - Vers un simulateur de chirurgie pelvienne: Évaluation quantitative de la modélisation de la dynamique des organes pelviens – 2008• Laurent Marsac - Modélisation des organes de la région du petit bassin – 2006• Romain Streichenbreger – Segmentation de l’interface osseuse dans des images échographiques – 2005 (Encadrement 60% - Olivier Coulon : 40%)• Julien Lemaitre – Modélisation par surfaces adaptatives en endoscopie virtuelle - 2004• Eric Brosseron – Modélisation par lancer de rayons actifs. Application à l’endoscopie virtuelle – 2002• Pascal Kilian – Visualisation par lancer de rayons appliquée à l’IRM - 2001Soit : 22 encadrements de Master et PFE.Master 2 Recherche Clinique et Simulation en santé (internes en Médecine)• Raphael Niddam – 3D observation of pelvic organ prolapse with dynamic MRI segmentation – 2023 (Encadrement 50% - Nicolas Pirró)• Adel Omouri – MoDyPe : Modélisation de la dynamique pelvienne – 2022 (Encadrement 50% - Nicolas Pirró)Ingénieurs d'étude :• Jean-Marc Muzi (MoDyPe: 01/2010 -&amp;gt; 12/2010)\• Julien Lemaitre (SMI : 02/2007 -&amp;gt; 04/2008)\7 encadrements d’assistants ingénieurs (2A) de Phelma et Centrale Marseille (2018 – 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Relecteur pour les conférences : ICML (Area Chair 2025), NeurIPS (AreaChair Reviewer, 2024, 2025), IEEE ISBI, IEEE EMBC, IEEE BHI, SIPAIM, CAD, et les journaux: Artificial Intelligence in Medicine, Journal of MRI, Journal of Biomechanics, Journal Engineering Science and Technology: an International Journal.• Évaluation projet de thèse pour la Graduate School Medical Device engineering à Lyon (2024)• Expertise IADoc@UdL 2021 – Projet de thèse IA/Santé Universite de Lyon• Expert pour le Cancéropôle du Grand –Est : AAP Emergence 2014.• Expert pour l’ANR pour les appels à projet TecSan (en 2008, 2010, 2013).• Expertise de projets de recherche pour l’Institut TEC de Monterrey (Mexique) « Evaluación de la cátedra de investigación en tecnología de información y electronica aplicadas a la biomedicina » (2005).• Membre des Comités de Sélection de l’Université de la Méditerranée, Aix-Marseille 2, pour les postes MCU 1871 (CNU61) 2008, MCU 0521 (CNU 27) 2009, et pour l’AMU MCF 4051 (chaire d’Excellence 2012) et de l’Université Toulon Sud-Var pour le poste MCF0293-2015 (CNU27).• Membre de la commission de spécialistes 61-27 de l’Université Paul Cézanne (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre des Comités Recherche et Formation de l’Institut Imaging AMIDEX (2019 - 2024)• Membre du COMEX de l’institut Carnot Star (2017 - 2019)• Membre du groupe d’expert Image de l’Institut Carnot Star (2014-2015)• Membre du comité de pilotage de la plateforme technique de Réalité Virtuelle « Move Lite » de l’IFR E.J Marey (700k€) (2002-2005)• Membre de comités de suivi de thèse pour l’IMT Atlantique et AMU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montant total des subventions apportées au laboratoire : 740k€(PI : Investigateur Principal)• [2022-2025] : (PI) Projet interdisciplinarité AMIDEX : (112k€) SEMENDO-Base (Partenaire : MEPHI/IHU Méditerranée Infection)• [2024] : Projet FLI SEISMS : Segmentation intelligente et automatique musculaire des membres inférieurs (5,5k€/24,9k€) (partenaires : CREATIS (porteur), CRMBM)• [2022-2024] : (PI) Projet FLI WP4 RE4 : MoDyPe3D. Modélisation 3D de la dynamique pelvienne par IRM ultra rapide.(10,5k€/25k€) (programme ANR-11-INBS-0006) (partenaires : CRMBM, UTBM-ICB )• [2021-2022] : (PI) Projet FLI-WP4 échange d’expertise :3DIRM - Modélisation 3D de la dynamique pelvienne par IRM ultra rapide (3k€/15k€) (programme ANR-11-INBS-0006) (partenaires : CRMBM/ UTBM-COM)• [2019-2020] : (PI),Projet de ressourcement Institut Carnot Star : Reconstruction par IRM dynamique du mouvement d’organes à tissus mous (85,3 k€)  (partenaires : CRMBM, AP-HM).• [2009-2013] : Responsabilité d’un projet national de recherche (PI) ANR-09-SYSC-008 MoDyPe : projet aidé à hauteur de 450 k€ dont 294k€ pour le LSIS (36 mois) et labellisé par le pôle de compétitivité EuroBiomed. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://modype.lsis.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• [2005-2008] : membre du comité de pilotage du projet RNTS SMI (coordinateur Praxim Medivision) projet aidé à hauteur de 1,250 M€ dont 205,2k€ pour le LSIS (30 mois). Responsable scientifique du projet pour le LSIS. Responsabilité d’une tâche SP8 : « Injection de toxine Botulinique ».• [2002-2005] : Projet de Recherche LSIS-Praxim  (PI) Modèles 3D déformables en accompagnement de la thèse en CIFRE de Pascal Kilian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Directeur adjoint à la formation (2021-2024) de l’institut d’établissement AMU : Institut Marseille Imaging (R.S.T : Stefan Enoch, Dir. Adj. Rech : Monique Bernard, Dir. Op. : Cécile Lavoute)• Membre élu du Conseil d’École (équiv. C.A.) de l’école d’ingénieurs AMU Polytech’ Marseille (2005 – 2009)• Membre élu au conseil de laboratoire du LIS (2018 - 2024)• Membre élu Conseil de laboratoire du LSIS (2002 - 2005) puis (2009 – 2018)• Membre de la commission finance de l’ED 184 (Mathématiques et Informatique) à AMU• Membre fondateur du comité parité et lutte contre les discriminations du LIS• Membre du GDR STIC-Santé, de la SFGBM, IEEE-EMBS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hohnadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Manual vs Artificial Intelligence–Based Muscle MRI Segmentation for Evaluating Disease Progression in Patients With CMT1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fortanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (10), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000210013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Observation of Pelvic Organs with Dynamic MRI Segmentation: A Bridge Toward Patient-Specific Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Omouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Niddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urogynecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.1389-1397. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00192-024-05817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Assessment of Patients With CMT1A Using Quantitative MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fortanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102 (9), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000209277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fatty Infiltration on MRI Segmentation of Lower Limb Muscles in Neuromuscular Diseases: A Comparative Study of Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface motion patterns in highly deformable soft tissue organs from dynamic MRI: An application to assess 4D bladder motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.106708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of MR Image Segmentation Strategies in Neuromuscular Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.625308. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.625308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of MR Image Segmentation Strategies in Neuromuscular Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.625308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Heskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (5), pp.1825-1836. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-object segmentation framework using deformable models for medical imaging analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Namías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana del Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vénere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (8), pp.1181-1192. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female patient-specific finite element modeling of pelvic organ prolapse (POP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.238--245. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffeomorphic Mapping Based Characterization of Temporal Sequences: Application to the Pelvic Organ Dynamics Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1-2), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantiative approach for the assessment of the pelvic dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (5), pp.311-315. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-map-based scene analysis for active navigation in virtual angioscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemil Göksu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Kulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (11), pp.1380-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic muscle segmentation on healthy abdominal MRI using nnUNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Belton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Gan: Controllable Context Image Generation Using Gans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sivtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Attarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConText-GAN: using contextual texture information for realistic and controllable medical image synthesis*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Attarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Oct 2023, Pittsburgh, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI58575.2023.10313436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterus segmentation in dynamic MRI using LBP texture descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pirró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, France. pp.90343W, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation automatique des déplacements et des déformations des organes pelviens est faisable et reproductible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 36eme Congrès de la SIFUD-PP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric modeling of pelvic organs with thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-Dimensional Image Processing (3DIP) and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Imaging Science and Technology, Jan 2012, Burlingame, CA, United States. pp.82900I, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.907463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric modeling of pelvic organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2011, Boston (MA), United States. pp.4329-4332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Surface Reconstruction Using Localized Freehand Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Diana Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Alfiansyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Aug 2008, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Simulation of the Strain of Female Pelvic Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Aug 2007, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and characterization of bladder deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and clinical evaluation of deep learning-based segmentation of individual lower limb muscles from patients with neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de perte basée sur les contours pour la segmentation d’IRM de vessie par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et caractérisation 3D des déformations de la vessie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique 3D des organes pelviens - résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic segmentation of individual muscles in MR images: A new tool dedicated to the follow-up of patients with neuromuscular disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Heskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape Descriptors Comparison for Organs Deformation Sequence Characterization in MRI Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Image Processing, ICIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.1069 - 1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining loss functions for deep learning bladder segmentation on dynamic MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI50953.2021.9508559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geodesic-based feature for characterization of 3D shapes: application to soft tissue organ temporal deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic MRI for Pelvis Observation - a First Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1801-1804, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Emmanuel Bellemare </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à Polytech' Marseille –Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-emmanuel-bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9913-3097</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Sciences de l'AMU(soutenue le 26 Mars 2025 sous la présidence de  Mme la professeure Isabelle Bloch)Janvier 2000 : Docteur de l'Université de Rennes 1 mention traitement du signal et TélécommunicationsAncien élève de l'ENS de Cachan (Paris-Saclay) (1990-1996)1996 DEA Signal Télécommunications Images Radar de l'université de Rennes 1(Interruption 2 ans  due au service militaire en coopération)1993 Agrégation de Sciences Physiques - Physique Appliquées1992 Maîtrise EEA Université Paris XI - Orsay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2000 : Maitre de conférences à Polytech' Marseille – et LIS UMR 7020ATER complet à l’ENSPM – équipe PhyTI de l’Institut Fresnel (UMR 6133) 	(Septembre 1999 - Août 2000)Moniteur à l’Université de Rennes 1 (Septembre 1996 – Août 1999)« Colleur » prépa MP au lycée Chateaubriand de Rennes en Sciences Physiques (1998)Coopérant professeur au Lycée Franco-Mexicain de Mexico (Sept. 1993 - Août 1995)Séjour de recherche au LEP (Philips) de Limeil-Brevanne (1992)  : « Rejection d’artéfacts ECG par réseau de neurones (MLP) »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement doctoral et scientifique</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de post-docs/IGR :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Jorge Ramos Rodriguez (2024 - 2025)• Amine Bohi (2019 – 2020)• Karim Makki (2019 – 2020)• Riad KHELIFI (2012-2013)• Lamia Derrode (Oct. 2010 – Juin. 2011)• Lucero Lopez Perez (2007-2008)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement de doctorants :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Marc-Adrien Hostin – thèse inter ED science du Mouvement Humain/ Math-info (encadrement 50% - D. Bendahan) : Application du deep-learning à la segmentation d’IRM et à l’imagerie quantitative du muscle. Sept 2020 – 21 Déc. 2023• Augustin Ogier – thèse soutenue 21 Octobre 2021 (Encadrement 80% - D. Bendahan, P. Drap) :Segmentation d’IRM musculaire et IRM dynamique 3D du pelvis.• Rafael Namias, - thèse en co-tutelle avec l’Université de Rosario (Argentine) - soutenue en Février 2015 : Segmentation des organes pelviens en IRM (Encadrement à 50%, Mariana del Fresno 50% (Univ. Tandil) )• Mehdi Rahim - thèse soutenue en Décembre 2012 : Caractérisation de la dynamique des déformations de contours. Application à l’imagerie pelvienne (encadrement 80%, N. Pirró & R. Bulot)• Thierry Bay – thèse soutenue en Novembre 2012 : Modélisation de surfaces épaisses et fermées : application au cas des organes pelviens. (Encadrement 30% R.Raffin & M. Daniel)• Pascal Kilian – thèse soutenue en Septembre 2009 : Outils et méthodologies pour la chirurgie orthopédique assistée par ordinateur mini-invasive. (Encadrement 80%- R. Bulot 20%)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Encadrement de Masters Recherche/ PFE Ingénieur: **• Samir Mesrane : Segmentation d’images de microscopie confocale par approches Deep – AMU 2024 (co-encadrement avec A. Sergé – LAI - INSERM)• Ines Ben Salem : Une architecture « deep-learning » pour la segmentation d'IRM Multi-planaires - AMU 2024 (avec M.-A. Hostin)• Kaoutar Baggar : Segmentation d'images de microscopie électronique par apprentissage profond - AMU 2024 (avec M.-A. Hostin)• Asmaâ Doudouh : Observation of 3D deformations of soft tissue organs by ultrafast MRI - Phelma 2023 (avec M.-A. Hostin)• Hamza Benaboud : Analyse d’images de végétations endocardiques par Microscopie à balayage - AMU 2022 (collaboration IHU avec J-P Baudoin)• Shiliang Liu : Segmentation d’images précliniques par approche « deep-learning » - AMU 2021 (collaboration CRMBM avec A. Viola• Mélanie Carriat : Classification de séquences temporelles de déformations 2D d’organes pelviens – Univ. Bordeaux 2021 (avec A Ogier)• Marc-Adrien Hostin – Segmentation d’IRM pelvienne par apprentissage profond - Phelma 2020 (avec A. Ogier)• Armando Garcia – “Quantitative assessment of pelvic organ deformation ”, EuroPhotonics 2019• Sidi Didi Mohammed – Caractérisation de séquences temporelles de déformations 3D d’organes à tissus mous - Univ. Reims 2019• Lisandro Lopez – “Object Tracking in Image Sequence Using Particle Filters”, Université de Rosario – Argentine – 2015• Fares Cherif – Correction de mouvements et optimisation de séquence IRM 2D+t du cœur par une approche de recalage d’images. - ENIT (Tunis) / Univ. Paris Descartes – Collaboration CRMBM (F. Kober).• Badreddine Ratni – Simulation de la dynamique pelvienne – Collaboration avec l’École Nationale Polytechnique d’Alger (Mme Aïcha Moussaoui) - 2013• Amine Rabehi - Caractérisation de la déformation 3D des organes pelviens avec l’opérateur de Laplace-Beltrami – Collaboration avec l’Ecole Nationale Polytechnique d’Alger – 2013• Wael Ayeche – Navigation 3D d’une injection - École Nationale d’Ingénieur de Sfax (ENIS) 2010• Klara Kaderabkova - Segmentation des principaux organes pelviens dans des images d’IRM abdominale – 2010 (Encadrement à 50%, Sébastien Paris 50%)• Mehdi Rahim - Vers un simulateur de chirurgie pelvienne: Évaluation quantitative de la modélisation de la dynamique des organes pelviens – 2008• Laurent Marsac - Modélisation des organes de la région du petit bassin – 2006• Romain Streichenbreger – Segmentation de l’interface osseuse dans des images échographiques – 2005 (Encadrement 60% - Olivier Coulon : 40%)• Julien Lemaitre – Modélisation par surfaces adaptatives en endoscopie virtuelle - 2004• Eric Brosseron – Modélisation par lancer de rayons actifs. Application à l’endoscopie virtuelle – 2002• Pascal Kilian – Visualisation par lancer de rayons appliquée à l’IRM - 2001Soit : 22 encadrements de Master et PFE.Master 2 Recherche Clinique et Simulation en santé (internes en Médecine)• Raphael Niddam – 3D observation of pelvic organ prolapse with dynamic MRI segmentation – 2023 (Encadrement 50% - Nicolas Pirró)• Adel Omouri – MoDyPe : Modélisation de la dynamique pelvienne – 2022 (Encadrement 50% - Nicolas Pirró)Ingénieurs d'étude :• Jean-Marc Muzi (MoDyPe: 01/2010 -&amp;gt; 12/2010)\• Julien Lemaitre (SMI : 02/2007 -&amp;gt; 04/2008)\7 encadrements d’assistants ingénieurs (2A) de Phelma et Centrale Marseille (2018 – 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Relecteur pour les conférences : ICML (Area Chair 2025), NeurIPS (AreaChair Reviewer, 2024, 2025), IEEE ISBI, IEEE EMBC, IEEE BHI, SIPAIM, CAD, et les journaux: Artificial Intelligence in Medicine, Journal of MRI, Journal of Biomechanics, Journal Engineering Science and Technology: an International Journal.• Évaluation projet de thèse pour la Graduate School Medical Device engineering à Lyon (2024)• Expertise IADoc@UdL 2021 – Projet de thèse IA/Santé Universite de Lyon• Expert pour le Cancéropôle du Grand –Est : AAP Emergence 2014.• Expert pour l’ANR pour les appels à projet TecSan (en 2008, 2010, 2013).• Expertise de projets de recherche pour l’Institut TEC de Monterrey (Mexique) « Evaluación de la cátedra de investigación en tecnología de información y electronica aplicadas a la biomedicina » (2005).• Membre des Comités de Sélection de l’Université de la Méditerranée, Aix-Marseille 2, pour les postes MCU 1871 (CNU61) 2008, MCU 0521 (CNU 27) 2009, et pour l’AMU MCF 4051 (chaire d’Excellence 2012) et de l’Université Toulon Sud-Var pour le poste MCF0293-2015 (CNU27).• Membre de la commission de spécialistes 61-27 de l’Université Paul Cézanne (2001-2005)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre des Comités Recherche et Formation de l’Institut Imaging AMIDEX (2019 - 2024)• Membre du COMEX de l’institut Carnot Star (2017 - 2019)• Membre du groupe d’expert Image de l’Institut Carnot Star (2014-2015)• Membre du comité de pilotage de la plateforme technique de Réalité Virtuelle « Move Lite » de l’IFR E.J Marey (700k€) (2002-2005)• Membre de comités de suivi de thèse pour l’IMT Atlantique et AMU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Montant total des subventions apportées au laboratoire : 740k€(PI : Investigateur Principal)• [2022-2025] : (PI) Projet interdisciplinarité AMIDEX : (112k€) SEMENDO-Base (Partenaire : MEPHI/IHU Méditerranée Infection)• [2024] : Projet FLI SEISMS : Segmentation intelligente et automatique musculaire des membres inférieurs (5,5k€/24,9k€) (partenaires : CREATIS (porteur), CRMBM)• [2022-2024] : (PI) Projet FLI WP4 RE4 : MoDyPe3D. Modélisation 3D de la dynamique pelvienne par IRM ultra rapide.(10,5k€/25k€) (programme ANR-11-INBS-0006) (partenaires : CRMBM, UTBM-ICB )• [2021-2022] : (PI) Projet FLI-WP4 échange d’expertise :3DIRM - Modélisation 3D de la dynamique pelvienne par IRM ultra rapide (3k€/15k€) (programme ANR-11-INBS-0006) (partenaires : CRMBM/ UTBM-COM)• [2019-2020] : (PI),Projet de ressourcement Institut Carnot Star : Reconstruction par IRM dynamique du mouvement d’organes à tissus mous (85,3 k€)  (partenaires : CRMBM, AP-HM).• [2009-2013] : Responsabilité d’un projet national de recherche (PI) ANR-09-SYSC-008 MoDyPe : projet aidé à hauteur de 450 k€ dont 294k€ pour le LSIS (36 mois) et labellisé par le pôle de compétitivité EuroBiomed. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://modype.lsis.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">• [2005-2008] : membre du comité de pilotage du projet RNTS SMI (coordinateur Praxim Medivision) projet aidé à hauteur de 1,250 M€ dont 205,2k€ pour le LSIS (30 mois). Responsable scientifique du projet pour le LSIS. Responsabilité d’une tâche SP8 : « Injection de toxine Botulinique ».• [2002-2005] : Projet de Recherche LSIS-Praxim  (PI) Modèles 3D déformables en accompagnement de la thèse en CIFRE de Pascal Kilian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">• Directeur adjoint à la formation (2021-2024) de l’institut d’établissement AMU : Institut Marseille Imaging (R.S.T : Stefan Enoch, Dir. Adj. Rech : Monique Bernard, Dir. Op. : Cécile Lavoute)• Membre élu du Conseil d’École (équiv. C.A.) de l’école d’ingénieurs AMU Polytech’ Marseille (2005 – 2009)• Membre élu au conseil de laboratoire du LIS (2018 - 2024)• Membre élu Conseil de laboratoire du LSIS (2002 - 2005) puis (2009 – 2018)• Membre de la commission finance de l’ED 184 (Mathématiques et Informatique) à AMU• Membre fondateur du comité parité et lutte contre les discriminations du LIS• Membre du GDR STIC-Santé, de la SFGBM, IEEE-EMBS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical finite element simulation of the pelvic organs under dynamic loading and validation against experimental data from magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hohnadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 146, pp.104433. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2025.104433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Manual vs Artificial Intelligence–Based Muscle MRI Segmentation for Evaluating Disease Progression in Patients With CMT1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fortanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 103 (10), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000210013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Assessment of Patients With CMT1A Using Quantitative MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Fortanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102 (9), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000209277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Observation of Pelvic Organs with Dynamic MRI Segmentation: A Bridge Toward Patient-Specific Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Omouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Niddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Urogynecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35, pp.1389-1397. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00192-024-05817-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four-dimensional reconstruction and characterization of bladder deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.107569. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2023.107569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Fatty Infiltration on MRI Segmentation of Lower Limb Muscles in Neuromuscular Diseases: A Comparative Study of Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of surface motion patterns in highly deformable soft tissue organs from dynamic MRI: An application to assess 4D bladder motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.106708. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2022.106708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of MR Image Segmentation Strategies in Neuromuscular Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.625308. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.625308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of MR Image Segmentation Strategies in Neuromuscular Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2021.625308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel segmentation framework dedicated to the follow‐up of fat infiltration in individual muscles of patients with neuromuscular disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Heskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 83 (5), pp.1825-1836. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.28030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-object segmentation framework using deformable models for medical imaging analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Namías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana del Fresno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Vénere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (8), pp.1181-1192. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-015-1387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female patient-specific finite element modeling of pelvic organ prolapse (POP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (2), pp.238--245. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffeomorphic Mapping Based Characterization of Temporal Sequences: Application to the Pelvic Organ Dynamics Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1-2), pp.151-164. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-012-0391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantiative approach for the assessment of the pelvic dynamics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (5), pp.311-315. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-map-based scene analysis for active navigation in virtual angioscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Haigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cemil Göksu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Kulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (11), pp.1380-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00133431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic muscle segmentation on healthy abdominal MRI using nnUNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Joppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh Belton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonghus Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Gan: Controllable Context Image Generation Using Gans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Sivtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Attarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConText-GAN: using contextual texture information for realistic and controllable medical image synthesis*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Attarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Oct 2023, Pittsburgh, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI58575.2023.10313436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uterus segmentation in dynamic MRI using LBP texture descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Namias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pirró</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, France. pp.90343W, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation automatique des déplacements et des déformations des organes pelviens est faisable et reproductible.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Di Crocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Mege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 - 36eme Congrès de la SIFUD-PP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric modeling of pelvic organs with thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo-Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3-Dimensional Image Processing (3DIP) and Applications II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Imaging Science and Technology, Jan 2012, Burlingame, CA, United States. pp.82900I, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.907463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric modeling of pelvic organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2011, Boston (MA), United States. pp.4329-4332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Surface Reconstruction Using Localized Freehand Ultrasound Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Diana Lopez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Alfiansyah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Aug 2008, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Simulation of the Strain of Female Pelvic Organs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE EMBS, Aug 2007, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional reconstruction and characterization of bladder deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and clinical evaluation of deep learning-based segmentation of individual lower limb muscles from patients with neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de perte basée sur les contours pour la segmentation d’IRM de vessie par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et caractérisation 3D des déformations de la vessie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi dynamique 3D des organes pelviens - résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic segmentation of individual muscles in MR images: A new tool dedicated to the follow-up of patients with neuromuscular disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Heskamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shape Descriptors Comparison for Organs Deformation Sequence Characterization in MRI Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc‐Emmanuel Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Conference on Image Processing, ICIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Caire, Egypt. pp.1069 - 1072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining loss functions for deep learning bladder segmentation on dynamic MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Adrien Hostin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pirró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-4, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BHI50953.2021.9508559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new geodesic-based feature for characterization of 3D shapes: application to soft tissue organ temporal deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic MRI for Pelvis Observation - a First Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin C. Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Rapacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Le Troter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Emmanuel Bellemare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 16th International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1801-1804, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12F473DE"/>
+    <w:nsid w:val="13A98C56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-bellemare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9913-3097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modype.lsis.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Adrien Hostin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04590954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Omouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Niddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-024-05817-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04592856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209277" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;adrien Hostin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Hostin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.625308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nam&#237;as" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo D&#8217;amato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana del Fresno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo V&#233;nere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirr&#243;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1387-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0391-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VL90962B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTXC3S3X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil G&#246;ksu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Belton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lawlor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04350685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sivtsov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04350740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI58575.2023.10313436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Namias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bellemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirr&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043617" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cresti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Diana Lopez Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Alfiansyah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352898" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI50953.2021.9508559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412922" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02195177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-bellemare" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9913-3097" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modype.lsis.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362410v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lafond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hohnadel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#242;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2025.104433" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Adrien Hostin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000210013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04592856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000209277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04590954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Omouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Niddam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-024-05817-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2023.107569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;adrien Hostin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance P. Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28708" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03658072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Makki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bohi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmanuel Bellemare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2022.106708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Hostin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2021.625308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Heskamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nam&#237;as" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo D&#8217;amato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana del Fresno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo V&#233;nere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirr&#243;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-015-1387-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pirr&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0391-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VL90962B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTXC3S3X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00133431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Haigron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Acosta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cemil G&#246;ksu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Kulik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780097v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Joppin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Belton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aonghus Lawlor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04350685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Sivtsov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04350740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI58575.2023.10313436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Namias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bellemare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirr&#243;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043617" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cresti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crocco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907463" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Chambelland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Diana Lopez Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Alfiansyah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743309v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352898" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316836v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366156v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02000334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742280v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI50953.2021.9508559" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412922" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02195177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759589" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>