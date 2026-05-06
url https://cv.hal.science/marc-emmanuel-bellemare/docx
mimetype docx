--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13A98C56"/>
+    <w:nsid w:val="363F5F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>