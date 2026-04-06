--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -156,329 +156,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
+                <w:t xml:space="preserve">Intrahepatic levels of microbiome-derived hippurate associates with improved metabolic dysfunction-associated steatotic liver disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+                <w:t xml:space="preserve">Maxime Deslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Francesc Puig Castellvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Romina Pacheco Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smyth</w:t>
+                <w:t xml:space="preserve">Violeta Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+                <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Molecular metabolism, 92, pp.102090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408577v1</w:t>
+                <w:t xml:space="preserve">hal-05051923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahepatic levels of microbiome-derived hippurate associates with improved metabolic dysfunction-associated steatotic liver disease.</w:t>
+                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deslande</w:t>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Puig Castellvi</w:t>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Pacheco Tapia</w:t>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Raverdy</w:t>
+                <w:t xml:space="preserve">David Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Caiazzo</w:t>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Molecular metabolism, 92, pp.102090. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051923v1</w:t>
+                <w:t xml:space="preserve">hal-05408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
               </w:r>
@@ -1798,315 +1798,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the integration of metabolomics and metagenomics for human gut microbiome and their clinical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sidhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Siggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442375v1</w:t>
+                <w:t xml:space="preserve">hal-04528682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia K Forslund</w:t>
+                <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Dunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Needham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442366v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2155,344 +2151,348 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robyn Williams</w:t>
+                <w:t xml:space="preserve">Advances in the integration of metabolomics and metagenomics for human gut microbiome and their clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Pacheco-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manyi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.117248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04528685v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
+                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia K Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528682v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential therapeutic implications of histidine catabolism by the gut microbiota in NAFLD patients with morbid obesity</w:t>
               </w:r>
@@ -2606,161 +2606,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
+                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeni Belda</w:t>
+                <w:t xml:space="preserve">Yeela Talmor-Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Voland</w:t>
+                <w:t xml:space="preserve">Noam Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
+                <w:t xml:space="preserve">Aviv Shaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Nir Shahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+                <w:t xml:space="preserve">Anastasia Godneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71 (12), pp.2463-2480. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873157v1</w:t>
+                <w:t xml:space="preserve">hal-03873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gut metabolite indole-3 propionate promotes nerve regeneration and repair</w:t>
               </w:r>
@@ -3008,161 +3008,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
+                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeela Talmor-Barkan</w:t>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Bar</w:t>
+                <w:t xml:space="preserve">Lise Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aviv Shaul</w:t>
+                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nir Shahaf</w:t>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Godneva</w:t>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.295-302. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (12), pp.2463-2480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873145v1</w:t>
+                <w:t xml:space="preserve">hal-03873157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of corticosteroids in treatment of COVID-19 in the ISARIC WHO Clinical Characterisation Protocol UK: prospective, cohort study</w:t>
               </w:r>
@@ -3589,64 +3589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Chechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.303-314. </w:t>
@@ -3812,429 +3812,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron status influences non-alcoholic fatty liver disease in obesity through the gut microbiome</w:t>
+                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jèssica Latorre</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Davato</w:t>
+                <w:t xml:space="preserve">Thushan de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guihai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lindsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danning Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01052-7⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (11), pp.103353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451206v1</w:t>
+                <w:t xml:space="preserve">hal-03451248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and preclinical studies of the host–gut microbiome co-metabolite hippurate as a marker and mediator of metabolic health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Iron status influences non-alcoholic fatty liver disease in obesity through the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jèssica Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Davato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323314⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451210v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human and preclinical studies of the host–gut microbiome co-metabolite hippurate as a marker and mediator of metabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guihai Liu</w:t>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lindsey</w:t>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danning Dong</w:t>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (11), pp.103353. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (11), pp.2105-2114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451248v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated workflow for enhanced taxonomic and functional coverage of the mouse fecal metaproteome</w:t>
               </w:r>
@@ -4354,77 +4354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targeted ultra performance liquid chromatography – Tandem mass spectrometric assay for tyrosine and metabolites in urine and plasma: Application to the effects of antibiotics on mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Whiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,51 +4488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of in-hospital complications associated with COVID-19 using the ISARIC WHO Clinical Characterisation Protocol UK: a prospective, multicentre cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,90 +4635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial, additive and dose-dependent drug–microbiome associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimmermann-Kogadeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lajos Markó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 600 (7889), pp.500-505. </w:t>
@@ -4756,51 +4756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prenylated dsRNA sensor protects against severe COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wickenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,295 +5018,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant gut Prevotella copri in gastrectomised non-obese diabetic Goto–Kakizaki rats improves glucose homeostasis through enhanced FXR signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The APOA1bp–SREBF–NOTCH axis is associated with reduced atherosclerosis risk in morbidly obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Péan</w:t>
+                <w:t xml:space="preserve">Josep Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Rémy Burcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Wasserscheid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Rouch</w:t>
+                <w:t xml:space="preserve">Richard Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-020-05122-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3408-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089346v1</w:t>
+                <w:t xml:space="preserve">hal-05054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APOA1bp–SREBF–NOTCH axis is associated with reduced atherosclerosis risk in morbidly obese patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+                <w:t xml:space="preserve">Dominant gut Prevotella copri in gastrectomised non-obese diabetic Goto–Kakizaki rats improves glucose homeostasis through enhanced FXR signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Puig</w:t>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Burcelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Jessica Wasserscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Barton</w:t>
+                <w:t xml:space="preserve">Claude Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (11), pp.3408-3418. </w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (6), pp.1223 - 1235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00125-020-05122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054556v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
               </w:r>
@@ -5344,51 +5344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Henricsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.6448. </w:t>
@@ -5439,51 +5439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Olof Bergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,103 +5560,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statin therapy is associated with lower prevalence of gut microbiota dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 581 (7808), pp.310-315. </w:t>
@@ -5694,51 +5694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Natural Metabolite 4-Cresol Improves Glucose Homeostasis and Enhances β-Cell Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,90 +5841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced metabolic changes of the human gut microbiome: importance of short-chain fatty acids, methylamines and indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Badrin Hanizam Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Diabetologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56, pp.493 - 500. </w:t>
@@ -5956,3739 +5956,3605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced metabolic changes of the human gut microbiome: importance of short-chain fatty acids, methylamines and indoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00592-019-01312-x⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041250v1</w:t>
+                <w:t xml:space="preserve">hal-02266400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02266400v1</w:t>
+                <w:t xml:space="preserve">hal-02042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pelloux</w:t>
+                <w:t xml:space="preserve">Systems Genetics of Hepatic Metabolome Reveals Octopamine as a Target for Non-Alcoholic Fatty Liver Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyamine Hedjazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsz Tsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane F Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40153-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02042331v1</w:t>
+                <w:t xml:space="preserve">hal-02090897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Genetics of Hepatic Metabolome Reveals Octopamine as a Target for Non-Alcoholic Fatty Liver Disease Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Untargeted Mass Spectrometry Lipidomics identifies correlation between serum sphingomyelins and plasma cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zalloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Kadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essa Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Abi Farraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jane F Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12944-018-0948-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40153-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02090897v1</w:t>
+                <w:t xml:space="preserve">hal-02049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Mass Spectrometry Lipidomics identifies correlation between serum sphingomyelins and plasma cholesterol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram M Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.1916 - 1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12944-018-0948-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049254v1</w:t>
+                <w:t xml:space="preserve">hal-03089366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of gut microbiota metabolites in cardiovascular and metabolic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (21), pp.3977 - 3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2901-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089366v1</w:t>
+                <w:t xml:space="preserve">hal-03089369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of gut microbiota metabolites in cardiovascular and metabolic diseases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.1070 - 1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0061-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2901-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089369v1</w:t>
+                <w:t xml:space="preserve">hal-03090150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Abbott</w:t>
+                <w:t xml:space="preserve">Metabolic retroconversion of trimethylamine N-oxide and the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Jimenez-Pranteda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0461-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0061-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03090150v1</w:t>
+                <w:t xml:space="preserve">hal-03105447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic retroconversion of trimethylamine N-oxide and the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Myridakis</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1628-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0169-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0461-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105447v1</w:t>
+                <w:t xml:space="preserve">hal-03144734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Abbott</w:t>
+                <w:t xml:space="preserve">Gut Microbiota Interacts with Markers of Adipose Tissue Browning, Insulin Action and Plasma Acetate in Morbid Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0169-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03144734v1</w:t>
+                <w:t xml:space="preserve">hal-02627928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Interacts with Markers of Adipose Tissue Browning, Insulin Action and Plasma Acetate in Morbid Obesity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Genetic Landscape of Metabolic Phenotypes with MetaboSignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.14.14.1-14.14.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpbi.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700721⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627928v1</w:t>
+                <w:t xml:space="preserve">hal-03089371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Genetic Landscape of Metabolic Phenotypes with MetaboSignal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice R. Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aranias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.136-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpbi.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089371v1</w:t>
+                <w:t xml:space="preserve">hal-01608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Domange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodríguez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-016-0352-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01608420v1</w:t>
+                <w:t xml:space="preserve">hal-01587798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ayala</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp 426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-016-0352-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587798v1</w:t>
+                <w:t xml:space="preserve">hal-02639895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639895v1</w:t>
+                <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Partho Sen</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02634319v1</w:t>
+                <w:t xml:space="preserve">ineris-00963445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Untargeted metabolome quantitative trait locus mapping associates variation in urine glycerate to mutant glycerate kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptise Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela J Kaisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Argoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Veselkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.631-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200566t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963445v1</w:t>
+                <w:t xml:space="preserve">hal-00699625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolome quantitative trait locus mapping associates variation in urine glycerate to mutant glycerate kinase.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirill Veselkov</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr200566t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699625v1</w:t>
+                <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Baudoin</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699575v1</w:t>
+                <w:t xml:space="preserve">ineris-00963393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aninat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963393v1</w:t>
+                <w:t xml:space="preserve">hal-00699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
+                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela M Bonaccorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vincenza Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.2190-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00699551v1</w:t>
+                <w:t xml:space="preserve">hal-00724490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-ranging natural metabotype variation drives physiological plasticity in healthy control inbred rat strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane F. Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.1675-1689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr101000z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad Kasturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.39-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bardoni</w:t>
+                <w:t xml:space="preserve">Colonization-induced host-gut microbial metabolic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine P. S. P. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine L. S. L. Ellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz L. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00271-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00724490v1</w:t>
+                <w:t xml:space="preserve">hal-01004431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization-induced host-gut microbial metabolic interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Bruttin</w:t>
+                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00271-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004431v1</w:t>
+                <w:t xml:space="preserve">hal-00425221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulhoat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00425221v1</w:t>
+                <w:t xml:space="preserve">hal-00294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A top‐down systems biology view of microbiome‐mammalian metabolic interactions in a mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François‐pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François‐pierre Martin</w:t>
+                <w:t xml:space="preserve">Marc‐emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc‐emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Yulan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulan Wang</w:t>
+                <w:t xml:space="preserve">Cristina Legido‐quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/msb4100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9698,404 +9564,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lopez</w:t>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+                <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navratil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiorgan gene expression profiling in murine models: new prospects in assessing benefits and risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+                <w:t xml:space="preserve">L Ouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ouamrane</w:t>
+                <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roulet</w:t>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Calléja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10105,176 +9971,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial metabolomic predictors of dietary-induced obesity and diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc e. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. American Diabetes Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Diabetes Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetes, 63 (S1), 2014, 74th American Diabetes Association. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">American Diabetes Association</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db14-1741-2092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,291 +10150,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gut microbiome-kidney-heart axis predictive of future cardiovascular diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Chechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastienin Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N -oxide with implications for heart and kidney disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and ecologic characteristics of the airway microbial-mucosal complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10624,419 +10490,419 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mr Abellona U</w:t>
+                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Anselm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ganief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041253v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Abellona U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090527v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome Determinants and Physiological Effects of the Benzoate-Hippurate Microbial-Host Co-Metabolic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId409"/>
+      <w:footerReference w:type="default" r:id="rId408"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11104,51 +10970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FB44261"/>
+    <w:nsid w:val="9138B34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11335,51 +11201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>