--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -324,9237 +324,9371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
+                <w:t xml:space="preserve">Prominent mediatory role of gut microbiome in the effect of lifestyle on host metabolic phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Timothy Swartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smyth</w:t>
+                <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2599565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2599565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408577v1</w:t>
+                <w:t xml:space="preserve">hal-05600843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
+                <w:t xml:space="preserve">T cell memory response to MPXV infection exhibits greater effector function and migratory potential compared to MVA-BN vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
+                <w:t xml:space="preserve">Ji-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisset de la Vega-Correa</w:t>
+                <w:t xml:space="preserve">Yongxu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Puig</w:t>
+                <w:t xml:space="preserve">Elie Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Federici</w:t>
+                <w:t xml:space="preserve">Olivia Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (2), pp.229-245. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-332602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799588v1</w:t>
+                <w:t xml:space="preserve">hal-05408572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T cell memory response to MPXV infection exhibits greater effector function and migratory potential compared to MVA-BN vaccination</w:t>
+                <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji-Li Chen</w:t>
+                <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Wang</w:t>
+                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxu Lu</w:t>
+                <w:t xml:space="preserve">Lisset de la Vega-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Antoun</w:t>
+                <w:t xml:space="preserve">Irene Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bird</w:t>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4362. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.229-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59370-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-332602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408572v1</w:t>
+                <w:t xml:space="preserve">hal-04799588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
+                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicity Liew</w:t>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Efstathiou</w:t>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fontanella</w:t>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Richardson</w:t>
+                <w:t xml:space="preserve">David Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Saunders</w:t>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (4), pp.607-621. </w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408555v1</w:t>
+                <w:t xml:space="preserve">hal-05408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Cuthbertson</w:t>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Löber</w:t>
+                <w:t xml:space="preserve">Claudia Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
+                <w:t xml:space="preserve">Sara Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mcbrien</w:t>
+                <w:t xml:space="preserve">Matthew Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Churchward</w:t>
+                <w:t xml:space="preserve">Ruth Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.171. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.607-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408550v1</w:t>
+                <w:t xml:space="preserve">hal-05408555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
+                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedict Michael</w:t>
+                <w:t xml:space="preserve">Leah Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cordelia Dunai</w:t>
+                <w:t xml:space="preserve">Ulrike Löber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Needham</w:t>
+                <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
+                <w:t xml:space="preserve">Claire Mcbrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Williams</w:t>
+                <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2918. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47320-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799591v1</w:t>
+                <w:t xml:space="preserve">hal-05408550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
+                <w:t xml:space="preserve">Author Correction: Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Sidhu</w:t>
+                <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Siggins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felicity Liew</w:t>
+                <w:t xml:space="preserve">Cordelia Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clark Russell</w:t>
+                <w:t xml:space="preserve">Edward Needham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
+                <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799587v1</w:t>
+                <w:t xml:space="preserve">hal-04799591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Siggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230 (1), pp.e17-e29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408564v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sidhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Siggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Cuthbertson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colin Churchward</w:t>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230 (1), pp.e17-e29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528672v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (4), pp.607-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADVANCE-TBI study protocol: traumatic brain injury outcomes in UK military personnel serving in Afghanistan between 2003 and 2014 – a longitudinal cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel M.-E. Dumas</w:t>
+                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Cuthbertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Löber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mcbrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04528663v1</w:t>
+                <w:t xml:space="preserve">hal-04528672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
+                <w:t xml:space="preserve">ADVANCE-TBI study protocol: traumatic brain injury outcomes in UK military personnel serving in Afghanistan between 2003 and 2014 – a longitudinal cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Blissitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel M.-E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e069243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528682v1</w:t>
+                <w:t xml:space="preserve">hal-04528663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robyn Williams</w:t>
+                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia K Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528685v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Needham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the integration of metabolomics and metagenomics for human gut microbiome and their clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Pacheco-Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manyi Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167, pp.117248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia K Forslund</w:t>
+                <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Dunai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Needham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442366v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential therapeutic implications of histidine catabolism by the gut microbiota in NAFLD patients with morbid obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Puig-Parnau</w:t>
+                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sidhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Siggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528666v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential therapeutic implications of histidine catabolism by the gut microbiota in NAFLD patients with morbid obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Bar</w:t>
+                <w:t xml:space="preserve">Sergio Quesada-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aviv Shaul</w:t>
+                <w:t xml:space="preserve">Jèssica Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nir Shahaf</w:t>
+                <w:t xml:space="preserve">Núria Oliveras-Cañellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Godneva</w:t>
+                <w:t xml:space="preserve">Irene Puig-Parnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.295-302. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (12), pp.101341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873145v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut metabolite indole-3 propionate promotes nerve regeneration and repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Serger</w:t>
+                <w:t xml:space="preserve">Lise Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Luengo-Gutierrez</w:t>
+                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Chadwick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luming Zhou</w:t>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-04884-x⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (12), pp.2463-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873141v1</w:t>
+                <w:t xml:space="preserve">hal-03873157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Ambient MS Imaging of Biological Samples by Desorption Electro-Flow Focussing Ionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The gut metabolite indole-3 propionate promotes nerve regeneration and repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Serger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Luengo-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincen Wu</w:t>
+                <w:t xml:space="preserve">Jessica Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Tillner</w:t>
+                <w:t xml:space="preserve">Guiping Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emrys Jones</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dipa Gurung</w:t>
+                <w:t xml:space="preserve">Luming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00345⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 607 (7919), pp.585-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-04884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528656v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Ambient MS Imaging of Biological Samples by Desorption Electro-Flow Focussing Ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Tillner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugeni Belda</w:t>
+                <w:t xml:space="preserve">Emrys Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Voland</w:t>
+                <w:t xml:space="preserve">James Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+                <w:t xml:space="preserve">Dipa Gurung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (28), pp.10035-10044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873157v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of corticosteroids in treatment of COVID-19 in the ISARIC WHO Clinical Characterisation Protocol UK: prospective, cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeela Talmor-Barkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiina Närhi</w:t>
+                <w:t xml:space="preserve">Aviv Shaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ramani Moonesinghe</w:t>
+                <w:t xml:space="preserve">Nir Shahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Shenkin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Mulholland</w:t>
+                <w:t xml:space="preserve">Anastasia Godneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2589-7500(22)00018-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873143v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Omicron-B.1.1.529 leads to widespread escape from neutralizing antibody responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of corticosteroids in treatment of COVID-19 in the ISARIC WHO Clinical Characterisation Protocol UK: prospective, cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiina Närhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ramani Moonesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanwisa Dejnirattisai</w:t>
+                <w:t xml:space="preserve">Susan Shenkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiandong Huo</w:t>
+                <w:t xml:space="preserve">Thomas Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daming Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Piyada Supasa</w:t>
+                <w:t xml:space="preserve">Rachel Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.12.046⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.e220-e234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(22)00018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873154v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITCH E3 ubiquitin ligase downregulation compromises hepatic degradation of branched-chain amino acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS-CoV-2 Omicron-B.1.1.529 leads to widespread escape from neutralizing antibody responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanwisa Dejnirattisai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiandong Huo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Menghini</w:t>
+                <w:t xml:space="preserve">Daming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Cardellini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arianna Marino</w:t>
+                <w:t xml:space="preserve">Piyada Supasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101454⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (3), pp.467-484.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873153v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and metabolome features of the cardiometabolic disease spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Chechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (2), pp.303-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-022-01688-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03692581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral Coinfections in Hospitalized Coronavirus Disease 2019 Patients Recruited to the International Severe Acute Respiratory and Emerging Infections Consortium WHO Clinical Characterisation Protocol UK Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ITCH E3 ubiquitin ligase downregulation compromises hepatic degradation of branched-chain amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Menghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elen Vink</w:t>
+                <w:t xml:space="preserve">Viviana Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Davis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mcdonald</w:t>
+                <w:t xml:space="preserve">Arianna Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofac531⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873149v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viral Coinfections in Hospitalized Coronavirus Disease 2019 Patients Recruited to the International Severe Acute Respiratory and Emerging Infections Consortium WHO Clinical Characterisation Protocol UK Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Vink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">David Pascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thushan de Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Danning Dong</w:t>
+                <w:t xml:space="preserve">Sarah Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofac531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451248v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron status influences non-alcoholic fatty liver disease in obesity through the gut microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jèssica Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Davato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-021-01052-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and preclinical studies of the host–gut microbiome co-metabolite hippurate as a marker and mediator of metabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (11), pp.2105-2114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated workflow for enhanced taxonomic and functional coverage of the mouse fecal metaproteome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thushan de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guihai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nalpas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+                <w:t xml:space="preserve">Benjamin Lindsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Anselm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+                <w:t xml:space="preserve">Danning Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1994836⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (11), pp.103353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451223v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted ultra performance liquid chromatography – Tandem mass spectrometric assay for tyrosine and metabolites in urine and plasma: Application to the effects of antibiotics on mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">An integrated workflow for enhanced taxonomic and functional coverage of the mouse fecal metaproteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Anselm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Letertre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+                <w:t xml:space="preserve">Tariq Ganief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Whiley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Camuzeaux</w:t>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122511⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1994836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1994836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451217v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of in-hospital complications associated with COVID-19 using the ISARIC WHO Clinical Characterisation Protocol UK: a prospective, multicentre cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A targeted ultra performance liquid chromatography – Tandem mass spectrometric assay for tyrosine and metabolites in urine and plasma: Application to the effects of antibiotics on mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Drake</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Riad</w:t>
+                <w:t xml:space="preserve">Luke Whiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Fairfield</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Conor Egan</w:t>
+                <w:t xml:space="preserve">Stéphane Camuzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00799-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1164, pp.122511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451256v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial, additive and dose-dependent drug–microbiome associations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+                <w:t xml:space="preserve">Characterisation of in-hospital complications associated with COVID-19 using the ISARIC WHO Clinical Characterisation Protocol UK: a prospective, multicentre cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Riad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zimmermann-Kogadeeva</w:t>
+                <w:t xml:space="preserve">Cameron Fairfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lajos Markó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">Conor Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 600 (7889), pp.500-505. </w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 398 (10296), pp.223-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04177-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00799-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873160v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prenylated dsRNA sensor protects against severe COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Combinatorial, additive and dose-dependent drug–microbiome associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Wickenhagen</w:t>
+                <w:t xml:space="preserve">Maria Zimmermann-Kogadeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Sugrue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
+                <w:t xml:space="preserve">Lajos Markó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abj3624⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7889), pp.500-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04177-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451263v1</w:t>
+                <w:t xml:space="preserve">hal-03873160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial metabolite p-Cresol induces autistic-like behaviors in mice by remodeling the gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A prenylated dsRNA sensor protects against severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Wickenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Sugrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+                <w:t xml:space="preserve">Spyros Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renan Costa-Campos</w:t>
+                <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01103-z⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6567), pp.eabj3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abj3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434993v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APOA1bp–SREBF–NOTCH axis is associated with reduced atherosclerosis risk in morbidly obese patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+                <w:t xml:space="preserve">The microbial metabolite p-Cresol induces autistic-like behaviors in mice by remodeling the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Puig</w:t>
+                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Burcelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Barton</w:t>
+                <w:t xml:space="preserve">Renan Costa-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.034⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01103-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054556v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant gut Prevotella copri in gastrectomised non-obese diabetic Goto–Kakizaki rats improves glucose homeostasis through enhanced FXR signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The APOA1bp–SREBF–NOTCH axis is associated with reduced atherosclerosis risk in morbidly obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Péan</w:t>
+                <w:t xml:space="preserve">Rémy Burcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Rouch</w:t>
+                <w:t xml:space="preserve">Richard Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00125-020-05122-7⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (11), pp.3408-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089346v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant gut Prevotella copri in gastrectomised non-obese diabetic Goto–Kakizaki rats improves glucose homeostasis through enhanced FXR signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Molinaro</w:t>
+                <w:t xml:space="preserve">Jessica Wasserscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+                <w:t xml:space="preserve">Claude Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-20412-9⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (6), pp.1223 - 1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-020-05122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03970363v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-Olof Bergh</w:t>
+                <w:t xml:space="preserve">Marcus Henricsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rouault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien André</w:t>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19589-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.6448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20412-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041270v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03970363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin therapy is associated with lower prevalence of gut microbiota dysbiosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Olof Bergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2269-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19589-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964351v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Metabolite 4-Cresol Improves Glucose Homeostasis and Enhances β-Cell Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statin therapy is associated with lower prevalence of gut microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brial</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kelly Meneyrol</w:t>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.066⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581 (7808), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089353v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced metabolic changes of the human gut microbiome: importance of short-chain fatty acids, methylamines and indoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Natural Metabolite 4-Cresol Improves Glucose Homeostasis and Enhances β-Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Sonomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohd Badrin Hanizam Abdul Rahim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+                <w:t xml:space="preserve">Yoichiro Kamatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+                <w:t xml:space="preserve">Kelly Meneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Diabetologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56, pp.493 - 500. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.2306-2320.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00592-019-01312-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089354v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
+                <w:t xml:space="preserve">Diet-induced metabolic changes of the human gut microbiome: importance of short-chain fatty acids, methylamines and indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Leboucher</w:t>
+                <w:t xml:space="preserve">Mohd Badrin Hanizam Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pisani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
+              <w:t xml:space="preserve">Acta Diabetologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.493 - 500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00592-019-01312-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266400v1</w:t>
+                <w:t xml:space="preserve">hal-03089354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
+                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pelloux</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042331v1</w:t>
+                <w:t xml:space="preserve">hal-02266400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Genetics of Hepatic Metabolome Reveals Octopamine as a Target for Non-Alcoholic Fatty Liver Disease Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+                <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyamine Hedjazi</w:t>
+                <w:t xml:space="preserve">Séverine Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsz Tsang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane F Fearnside</w:t>
+                <w:t xml:space="preserve">Véronique Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40153-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090897v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Mass Spectrometry Lipidomics identifies correlation between serum sphingomyelins and plasma cholesterol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems Genetics of Hepatic Metabolome Reveals Octopamine as a Target for Non-Alcoholic Fatty Liver Disease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyamine Hedjazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zalloua</w:t>
+                <w:t xml:space="preserve">Tsz Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Kadar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Jane F Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12944-018-0948-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049254v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted Mass Spectrometry Lipidomics identifies correlation between serum sphingomyelins and plasma cholesterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zalloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Kadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+                <w:t xml:space="preserve">Essa Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ayala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Jiménez</w:t>
+                <w:t xml:space="preserve">Layal Abi Farraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12944-018-0948-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089366v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of gut microbiota metabolites in cardiovascular and metabolic diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gauguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75 (21), pp.3977 - 3990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-018-2901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram M Posma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimo Federici</w:t>
+                <w:t xml:space="preserve">Nikita Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Serino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James Abbott</w:t>
+                <w:t xml:space="preserve">Beatriz Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0061-3⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.1916 - 1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090150v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic retroconversion of trimethylamine N-oxide and the gut microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Hoyles</w:t>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ml Jimenez-Pranteda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A Myridakis</w:t>
+                <w:t xml:space="preserve">James Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0461-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.1070 - 1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105447v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Abbott</w:t>
+                <w:t xml:space="preserve">Metabolic retroconversion of trimethylamine N-oxide and the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Jimenez-Pranteda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0169-5⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0461-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144734v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut Microbiota Interacts with Markers of Adipose Tissue Browning, Insulin Action and Plasma Acetate in Morbid Obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard H. Barton</w:t>
+                <w:t xml:space="preserve">Publisher Correction: Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700721⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.1628-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0169-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627928v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Genetic Landscape of Metabolic Phenotypes with MetaboSignal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ayala</w:t>
+                <w:t xml:space="preserve">Gut Microbiota Interacts with Markers of Adipose Tissue Browning, Insulin Action and Plasma Acetate in Morbid Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sérino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joram Posma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H. Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpbi.41⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089371v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Exploring the Genetic Landscape of Metabolic Phenotypes with MetaboSignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (1), pp.136-148. </w:t>
+              <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.14.14.1-14.14.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpbi.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608420v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Domange</w:t>
+                <w:t xml:space="preserve">Alice R. Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Calderari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafael Ayala</w:t>
+                <w:t xml:space="preserve">Thomas Aranias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-016-0352-6⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.136-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587798v1</w:t>
+                <w:t xml:space="preserve">hal-01608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+                <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edi Prifti</w:t>
+                <w:t xml:space="preserve">Sophie Calderari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodríguez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-016-0352-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639895v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Partho Sen</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carlota Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp 426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634319v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Shoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Mardinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963445v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolome quantitative trait locus mapping associates variation in urine glycerate to mutant glycerate kinase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptise Cazier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kirill Veselkov</w:t>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200566t⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699625v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolome quantitative trait locus mapping associates variation in urine glycerate to mutant glycerate kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptise Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela J Kaisaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karène Argoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Kirill Veselkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.631-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200566t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699575v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963393v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699551v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Aninat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bardoni</w:t>
+                <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724490v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-ranging natural metabotype variation drives physiological plasticity in healthy control inbred rat strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane F. Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (4), pp.1675-1689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr101000z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Kasturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization-induced host-gut microbial metabolic interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela M Bonaccorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vincenza Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine P. S. P. Claus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Bruttin</w:t>
+                <w:t xml:space="preserve">Barbara Bardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00271-10⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.2190-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004431v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization-induced host-gut microbial metabolic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine P. S. P. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine L. S. L. Ellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz L. Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martial Piotto</w:t>
+                <w:t xml:space="preserve">Anne A. Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00271-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425221v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294039v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A top‐down systems biology view of microbiome‐mammalian metabolic interactions in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Legido‐quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/msb4100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9564,404 +9698,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiorgan gene expression profiling in murine models: new prospects in assessing benefits and risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Calléja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9971,176 +10105,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial metabolomic predictors of dietary-induced obesity and diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc e. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. American Diabetes Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Diabetes Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diabetes, 63 (S1), 2014, 74th American Diabetes Association. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db14-1741-2092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10150,759 +10284,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gut microbiome-kidney-heart axis predictive of future cardiovascular diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Chechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastienin Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N -oxide with implications for heart and kidney disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and ecologic characteristics of the airway microbial-mucosal complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Löber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mcbrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Abellona U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090527v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mr Abellona U</w:t>
+                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Anselm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ganief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041253v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome Determinants and Physiological Effects of the Benzoate-Hippurate Microbial-Host Co-Metabolic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId408"/>
+      <w:footerReference w:type="default" r:id="rId411"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10970,51 +11104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9138B34D"/>
+    <w:nsid w:val="149E57C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11201,51 +11335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Swartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2599565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>