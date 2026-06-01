--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-9523-7024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=C7JAV18AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publons.com/researcher/2883129/marc-emmanuel-dumas/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -182,9513 +203,9513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrahepatic levels of microbiome-derived hippurate associates with improved metabolic dysfunction-associated steatotic liver disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig Castellvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina Pacheco Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violeta Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Caiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Molecular metabolism, 92, pp.102090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmet.2024.102090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prominent mediatory role of gut microbiome in the effect of lifestyle on host metabolic phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Swartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (1), pp.2599565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2025.2599565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T cell memory response to MPXV infection exhibits greater effector function and migratory potential compared to MVA-BN vaccination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beibei Wang</w:t>
+                <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxu Lu</w:t>
+                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Antoun</w:t>
+                <w:t xml:space="preserve">Lisset de la Vega-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bird</w:t>
+                <w:t xml:space="preserve">Irene Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59370-5⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74 (2), pp.229-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-332602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408572v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiomics of the intestine-liver-adipose axis in multiple studies unveils a consistent link of the gut microbiota and the antiviral response with systemic glucose metabolism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisset de la Vega-Correa</w:t>
+                <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Puig</w:t>
+                <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Federici</w:t>
+                <w:t xml:space="preserve">David Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2024-332602⟩</w:t>
+              <w:t xml:space="preserve">Nature Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (12), pp.2531-2547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799588v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IRAK4 by microbial trimethylamine blunts metabolic inflammation and ameliorates glycemic control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T cell memory response to MPXV infection exhibits greater effector function and migratory potential compared to MVA-BN vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Brial</w:t>
+                <w:t xml:space="preserve">Ji-Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Everard</w:t>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Smyth</w:t>
+                <w:t xml:space="preserve">Yongxu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+                <w:t xml:space="preserve">Elie Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42255-025-01413-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408577v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (4), pp.607-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Löber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mcbrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Needham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.2918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-47320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Siggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230 (1), pp.e17-e29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Siggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clark Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 230 (1), pp.e17-e29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruth Saunders</w:t>
+                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Cuthbertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Löber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mcbrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799586v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic attributes of airway commensal bacteria and mucosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colin Churchward</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping of patients with long COVID post-hospitalization reveals mechanistic subtypes of disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-05840-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (4), pp.607-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41590-024-01778-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528672v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCE-TBI study protocol: traumatic brain injury outcomes in UK military personnel serving in Afghanistan between 2003 and 2014 – a longitudinal cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Blissitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Friedland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel M.-E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.e069243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-069243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sofia K Forslund</w:t>
+                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sidhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Siggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clark Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442366v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Needham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408535v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the integration of metabolomics and metagenomics for human gut microbiome and their clinical applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Myridakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia K Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117248⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39824-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04442375v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Para-infectious brain injury in COVID-19 persists at follow-up despite attenuated cytokine and autoantibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedict Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordelia Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Needham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kukatharmini Tharmaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.8487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-42320-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528685v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Mucosal Antiviral Responses Despite Robust Peripheral Inflammation in Fatal COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ashley Uruchurtu</w:t>
+                <w:t xml:space="preserve">Advances in the integration of metabolomics and metagenomics for human gut microbiome and their clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Pacheco-Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manyi Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiad590⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.117248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2023.117248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04528682v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential therapeutic implications of histidine catabolism by the gut microbiota in NAFLD patients with morbid obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Quesada-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Castells-Nobau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jèssica Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Oliveras-Cañellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Puig-Parnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (12), pp.101341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xcrm.2023.101341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
+                <w:t xml:space="preserve">Yeela Talmor-Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Falony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solia Adriouch</w:t>
+                <w:t xml:space="preserve">Noam Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Shaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Shahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Godneva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.295-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873157v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gut metabolite indole-3 propionate promotes nerve regeneration and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Serger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Luengo-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Chadwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiping Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 607 (7919), pp.585-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-022-04884-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Ambient MS Imaging of Biological Samples by Desorption Electro-Flow Focussing Ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Tillner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrys Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mckenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipa Gurung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 94 (28), pp.10035-10044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and microbiome profiling reveals personalized risk factors for coronary artery disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aviv Shaul</w:t>
+                <w:t xml:space="preserve">Impairment of gut microbial biotin metabolism and host biotin status in severe obesity: effect of biotin and prebiotic supplementation on improved metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nir Shahaf</w:t>
+                <w:t xml:space="preserve">Lise Voland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Godneva</w:t>
+                <w:t xml:space="preserve">Valentina Tremaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01686-6⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (12), pp.2463-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2021-325753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873145v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of corticosteroids in treatment of COVID-19 in the ISARIC WHO Clinical Characterisation Protocol UK: prospective, cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiina Närhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ramani Moonesinghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Shenkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Mulholland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.e220-e234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S2589-7500(22)00018-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 Omicron-B.1.1.529 leads to widespread escape from neutralizing antibody responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanwisa Dejnirattisai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiandong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Zahradník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyada Supasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185 (3), pp.467-484.e15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2021.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome and metabolome features of the cardiometabolic disease spectrum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ITCH E3 ubiquitin ligase downregulation compromises hepatic degradation of branched-chain amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kanta Chechi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rima Chakaroun</w:t>
+                <w:t xml:space="preserve">Rossella Menghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01688-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03692581v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITCH E3 ubiquitin ligase downregulation compromises hepatic degradation of branched-chain amino acids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiome and metabolome features of the cardiometabolic disease spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Marino</w:t>
+                <w:t xml:space="preserve">Sebastien Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Forslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanta Chechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101454⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01688-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873153v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03692581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Coinfections in Hospitalized Coronavirus Disease 2019 Patients Recruited to the International Severe Acute Respiratory and Emerging Infections Consortium WHO Clinical Characterisation Protocol UK Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Vink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alasdair Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pascall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ofid/ofac531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron status influences non-alcoholic fatty liver disease in obesity through the gut microbiome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Davato</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thushan de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guihai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lindsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danning Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01052-7⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (11), pp.103353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451206v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human and preclinical studies of the host–gut microbiome co-metabolite hippurate as a marker and mediator of metabolic health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Iron status influences non-alcoholic fatty liver disease in obesity through the gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jèssica Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Davato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01052-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451210v1</w:t>
+                <w:t xml:space="preserve">hal-03451206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of viral mutations on recognition by SARS-CoV-2 specific T cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human and preclinical studies of the host–gut microbiome co-metabolite hippurate as a marker and mediator of metabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lindsey</w:t>
+                <w:t xml:space="preserve">François Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danning Dong</w:t>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.103353⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (11), pp.2105-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2020-323314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451248v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated workflow for enhanced taxonomic and functional coverage of the mouse fecal metaproteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Anselm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Ganief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.1994836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19490976.2021.1994836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targeted ultra performance liquid chromatography – Tandem mass spectrometric assay for tyrosine and metabolites in urine and plasma: Application to the effects of antibiotics on mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Whiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Camuzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1164, pp.122511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2020.122511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of in-hospital complications associated with COVID-19 using the ISARIC WHO Clinical Characterisation Protocol UK: a prospective, multicentre cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Riad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Fairfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 398 (10296), pp.223-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(21)00799-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial, additive and dose-dependent drug–microbiome associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimmermann-Kogadeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lajos Markó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 600 (7889), pp.500-505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-021-04177-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prenylated dsRNA sensor protects against severe COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Wickenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Sugrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srikeerthana Kuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 374 (6567), pp.eabj3624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abj3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial metabolite p-Cresol induces autistic-like behaviors in mice by remodeling the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Costa-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-021-01103-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The APOA1bp–SREBF–NOTCH axis is associated with reduced atherosclerosis risk in morbidly obese patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mayneris-Perxachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Burcelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (11), pp.3408-3418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2020.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant gut Prevotella copri in gastrectomised non-obese diabetic Goto–Kakizaki rats improves glucose homeostasis through enhanced FXR signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Wasserscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63 (6), pp.1223 - 1235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-020-05122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Henricsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solia Adriouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.6448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-20412-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03970363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazole propionate is increased in diabetes and associated with dietary patterns and altered microbial ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bel Lassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-Olof Bergh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-19589-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statin therapy is associated with lower prevalence of gut microbiota dysbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
+                <w:t xml:space="preserve">The Natural Metabolite 4-Cresol Improves Glucose Homeostasis and Enhances β-Cell Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Sonomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichiro Kamatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Meneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (7), pp.2306-2320.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2269-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964351v1</w:t>
+                <w:t xml:space="preserve">hal-03089353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Natural Metabolite 4-Cresol Improves Glucose Homeostasis and Enhances β-Cell Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelly Meneyrol</w:t>
+                <w:t xml:space="preserve">Statin therapy is associated with lower prevalence of gut microbiota dysbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugeni Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581 (7808), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2269-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03089353v1</w:t>
+                <w:t xml:space="preserve">hal-02964351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced metabolic changes of the human gut microbiome: importance of short-chain fatty acids, methylamines and indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Badrin Hanizam Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luisa Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Diabetologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56, pp.493 - 500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00592-019-01312-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Integration Multi-Omics Approach to Study Calorie Restriction-Induced Changes in Insulin Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carlota Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Brazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pelloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2018.01958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems Genetics of Hepatic Metabolome Reveals Octopamine as a Target for Non-Alcoholic Fatty Liver Disease Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyamine Hedjazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsz Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane F Fearnside</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-40153-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted Mass Spectrometry Lipidomics identifies correlation between serum sphingomyelins and plasma cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zalloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Kadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essa Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Abi Farraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12944-018-0948-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of gut microbiota metabolites in cardiovascular and metabolic diseases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram M Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-018-2901-1⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.1916 - 1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089369v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pJRES Binning Algorithm (JBA): a new method to facilitate the recovery of metabolic information from pJRES 1H NMR spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of gut microbiota metabolites in cardiovascular and metabolic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gauguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty837⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (21), pp.3977 - 3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-018-2901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089366v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (7), pp.1070 - 1080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41591-018-0061-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic retroconversion of trimethylamine N-oxide and the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ml Jimenez-Pranteda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-018-0461-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Molecular phenomics and metagenomics of hepatic steatosis in non-diabetic obese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Fernández-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (10), pp.1628-1628. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0169-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota Interacts with Markers of Adipose Tissue Browning, Insulin Action and Plasma Acetate in Morbid Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maria Moreno-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Sérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blasco-Baque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Azalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard H. Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201700721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Genetic Landscape of Metabolic Phenotypes with MetaboSignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joram Posma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Protocols in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (1), pp.14.14.1-14.14.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cpbi.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial-host co-metabolites are prodromal markers predicting phenotypic heterogeneity in behavior, obesity, and impaired glucose tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice R. Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aranias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (1), pp.136-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2017.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological analysis of metabolic networks integrating co-segregating transcriptomes and metabolomes in type 2 diabetic rat congenic series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rodríguez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), pp.101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13073-016-0352-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Akkermansia muciniphila&amp;lt;/em&amp;gt; and improved metabolic health during a dietary intervention in obesity: relationship with gut microbiome richness and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carlota Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Everard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (3), pp 426-436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-308778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Diet-Induced Metabolic Changes of the Human Gut Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Shoaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouyan Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petia Kovatcheva-Datchary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Mardinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partho Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.320-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cmet.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolome quantitative trait locus mapping associates variation in urine glycerate to mutant glycerate kinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptise Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela J Kaisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Argoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Veselkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (2), pp.631-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr200566t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-Chip and Predictive Systems Toxicology in Microfluidic Bioartificial Organs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84 (4), pp.1840-1848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac2011075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Aninat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-ranging natural metabotype variation drives physiological plasticity in healthy control inbred rat strains.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Davidovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Cazier</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela M Bonaccorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vincenza Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr101000z⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (12), pp.2190-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700437v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyruvate imbalance mediates metabolic reprogramming and mimics lifespan extension by dietary restriction in Caenorhabditis elegans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad Kasturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2010.00640.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolomic and systems biology perspective on the brain of the fragile X syndrome mouse model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Broad-ranging natural metabotype variation drives physiological plasticity in healthy control inbred rat strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane F. Fearnside</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Bardoni</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Domange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.116764.110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (4), pp.1675-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr101000z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724490v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization-induced host-gut microbial metabolic interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine P. S. P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine L. S. L. Ellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz L. Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (2), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00271-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A top‐down systems biology view of microbiome‐mammalian metabolic interactions in a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François‐pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc‐emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Legido‐quigley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/msb4100153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9698,404 +9719,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiorgan gene expression profiling in murine models: new prospects in assessing benefits and risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Calléja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European ISSX (International Society for the Study of Xenobiotics) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10105,176 +10126,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial metabolomic predictors of dietary-induced obesity and diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc e. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Hoyles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Calderari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. American Diabetes Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">American Diabetes Association</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diabetes, 63 (S1), 2014, 74th American Diabetes Association. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2337/db14-1741-2092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10284,759 +10305,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gut microbiome-kidney-heart axis predictive of future cardiovascular diseases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Chechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastienin Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a causal and modifiable relationship between kidney function and circulating trimethylamine N -oxide with implications for heart and kidney disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Andrikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Aron-Wisnewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chakaroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Myridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and ecologic characteristics of the airway microbial-mucosal complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Löber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Ish-Horowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mcbrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Churchward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nalpas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Hoyles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Anselm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ganief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mr Abellona U</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03041253v1</w:t>
+                <w:t xml:space="preserve">hal-03090527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Workflow for Enhanced Taxonomic and Functional Coverage of the Mouse Faecal Metaproteome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+                <w:t xml:space="preserve">A network-based data-mining approach to investigate indole-related microbiota-host co-metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rodriguez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joram Posma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mr Abellona U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090527v1</w:t>
+                <w:t xml:space="preserve">hal-03041253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome Determinants and Physiological Effects of the Benzoate-Hippurate Microbial-Host Co-Metabolic Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vieira-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Falony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId411"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11104,51 +11125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="149E57C9"/>
+    <w:nsid w:val="B7C7BFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11335,51 +11356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Swartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2599565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-emmanuel-dumas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9523-7024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=C7JAV18AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/https://publons.com/researcher/2883129/marc-emmanuel-dumas/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05051923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deslande" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig Castellvi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco Tapia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Raverdy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Caiazzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2024.102090" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solia Adriouch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Swartz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Forslund" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2599565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Castells-Nobau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Moreno-Navarrete" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset de la Vega-Correa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Federici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2024-332602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Everard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smyth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Andrikopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42255-025-01413-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Li Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxu Lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Antoun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bird" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59370-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Liew" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Efstathiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Richardson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Saunders" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01778-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Cuthbertson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#246;ber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ish-Horowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mcbrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Churchward" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-05840-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Michael" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Dunai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Needham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kukatharmini Tharmaratnam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47320-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sidhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siggins" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark Russell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Uruchurtu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiad590" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Graham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Blissitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Zimmerman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Friedland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel M.-E. Dumas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-069243" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42320-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442366v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Aron-Wisnewsky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chakaroun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Myridakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia K Forslund" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39824-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Pacheco-Tapia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyi Jia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2023.117248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528666v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Quesada-V&#225;zquez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#232;ssica Latorre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Oliveras-Ca&#241;ellas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puig-Parnau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2023.101341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeela Talmor-Barkan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Bar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Shaul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Shahaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godneva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01686-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873141v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Serger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Luengo-Gutierrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chadwick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Kong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luming Zhou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04884-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Tillner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrys Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckenzie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipa Gurung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00345" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Tremaroli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2021-325753" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiina N&#228;rhi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ramani Moonesinghe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Shenkin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drake" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mulholland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(22)00018-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Dejnirattisai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Huo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daming Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyada Supasa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.12.046" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873153v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Menghini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hoyles" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Casagrande" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101454" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03692581v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fromentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Chechi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01688-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Vink" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Davis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Maclean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pascall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcdonald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofac531" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451248v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thushan de Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guihai Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lindsey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danning Dong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.103353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mayneris-Perxachs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Davato" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01052-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451210v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brial" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vieira-Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2020-323314" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451223v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nalpas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Anselm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ganief" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1994836" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Whiley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Camuzeaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2020.122511" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451256v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Riad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Fairfield" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Egan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)00799-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873160v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimmermann-Kogadeeva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Mark&#243;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04177-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Wickenhagen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sugrue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Lytras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikeerthana Kuchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abj3624" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Puig" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Burcelin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Barton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2020.02.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie P&#233;an" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Le Lay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wasserscheid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-020-05122-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03970363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Molinaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bel Lassen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Henricsson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20412-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041270v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Olof Bergh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rouault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19589-w" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Sonomura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichiro Kamatani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Meneyrol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.066" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2269-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Badrin Hanizam Abdul Rahim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00592-019-01312-x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carlota Dao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brazeilles" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01958" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02090897v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsz Tsang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F Fearnside" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40153-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zalloua" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Kadar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essa Hariri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abi Farraj" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-018-0948-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodriguez-Martinez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ayala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram M Posma" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Harvey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Jim&#233;nez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty837" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gauguier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-018-2901-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090150v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Fern&#225;ndez-Real" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Abbott" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0061-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03105447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Hoyles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Jimenez-Pranteda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chilloux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brial" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Myridakis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0461-0" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0169-5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627928v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo S&#233;rino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blasco-Baque" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H. Barton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700721" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Posma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpbi.41" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608420v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R. Rothwell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2017.06.039" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01587798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rodr&#237;guez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-016-0352-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-308778" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Shoaie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pouyan Ghaffari" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petia Kovatcheva-Datchary" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mardinoglu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partho Sen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.07.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699625v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptise Cazier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela J Kaisaki" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Argoud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Veselkov" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200566t" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699575v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baudoin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac2011075" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724490v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Davidovic" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela M Bonaccorso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vincenza Catania" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.116764.110" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720060v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kasturi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2010.00640.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane F. Fearnside" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cazier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr101000z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P. S. P. Claus" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L. S. L. Ellero" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Berger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz L. Krause" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Bruttin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00271-10" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912640v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois&#8208;pierre Martin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;emmanuel Dumas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulan Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Legido&#8208;quigley" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yap" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/msb4100153" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831345v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouamrane" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Call&#233;ja" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741047v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#160;e. Dumas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rothwell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362313_2.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db14-1741-2092" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408601v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastienin Froment" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873121v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090527v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr Abellona U" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03041281v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>