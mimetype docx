--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Eric BOBILLIER CHAUMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-eric-bobillier-chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4032-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143102273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (588), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements informatiques sont‑ils seulement « irritants » ? Comment des bugs récurrents affectent l’activité et la santé d’agents d’une administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting Cooperative Intelligent Transport Systems acceptance by road management teams through activity theory – a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (16), pp.4061-4078. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929x.2024.2301960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire et faire des épreuves de l’intervention ? La clinique de l’intervention comme ressource pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bateau de Thésée : une expérience de pensée philosophique pour parler des transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psm.241.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de compétences en réalité immersive : dépasser les modalités d’accompagnement et de conseil traditionnelles pour améliorer le processus d’orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adahé Saban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.7-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les transformations digitales peuvent provoquer une précarisation professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (368), pp.44-45. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.368.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l’acceptation située d’une technologie en contexte professionnel – une étude qualitative exploratoire sur l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.249-271. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche psychosociale des instruments de gestion et d’organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et sens du travail à distance. Le cas d’enseignants d’une école d’ingénieur pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (399), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.399.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets intermédiaires de conception comme instruments de l’activité : quels apports dans une démarche de conception inclusive et participative de technologies ambiantes à destination des personnes fragilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculer vers un travail médiatisé distant : quand la reconnaissance du/au travail devient une activité à part entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.241-268. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective située pour penser l’appropriation des espaces de travail « par activités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18-2, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-conciliation vie de travail / vie hors travail : intervenir par le théâtre‑forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simuler » l’activité passée pour aider à concevoir un serious game : les apports de la démarche de simulation rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2020.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et transformations digitales de l’activité : enjeux pour l’activité et la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious game comme outil de développement des activités managériales : quand la technologie sert d’instrument médiateur à la délibération des pratiques et du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.844.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et instrumenter l’intervention dans une organisation en transition (SCOP) : quand l’intervenant doit prendre et trouver sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention « en pratiques et en débats ». Coordinateurs : M.-E. Bobillier-Chaumon, T.H. Benchekroun, D. Lhuilier, A.L. Ulmann & A. Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking activity-based work environment throughout situated acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JWL-02-2020-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un modèle de gouvernance classique aux modalités démocratiques de la SCOP : réalités cliniques de cette transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.027.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies s’incarnent dans l’activité : le cas des réseaux sociaux numériques d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguercif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’expérience utilisateur dans l’appropriation des technologies : quelles approches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité DE simulation à l’activité EN simulation : simuler pour stimuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC et évolutions des pratiques socioprofessionnelles des cadres : quels repères pour le métier et quelles incidences sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.349-373. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du travail : analyse des thématiques de recherche publiées dans Le travail humain de 1933 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.811.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (14), 32 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philips-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des technologies embarquées dans l'activité des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding What Determines the Organizational Practices for the Prevention of Psychosocial Risks Put in Place by Occupational Health Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-2, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des TIC dans la transformation digitale de l’activité et sur la santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de robots dans les Etablissements d’Hébergement pour Personnes Agées Dépendantes (EHPAD) : mieux vivre la séparation familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies Collaboratives : usages et impacts au sein de l’activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzat Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Falls at Home: User-Centered Design of a Pervasive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17011/ht/urn.201611174654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation située des technologies dans et par l’activité : premiers étayages pour une clinique de l’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Visibilité de l’art sur les réseaux sociaux numériques (RSN) : analyser l’acceptation des RSN par les artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcher Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Moktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité des salariés âgés : l'environnement sociotechnique comme ressource au métier d'agent de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et activités professionnelles : quels usages, quelles incidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'usage. Les artefacts technologiques comme développement de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 13 (n° 2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et conditions de travail des cadres. Une formation-action avec des syndicalistes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 204, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user-centered design of an ambient technology for preventing falls at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body-Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2014.13.02.090.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRDO: Smart companion for helping elderly to live at home for longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une technologie pervasive pour le maintien à domicile : une démarche prospective par la prise en compte des systèmes d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durif-Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohini Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ergonomie prospective, 77 (1), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'expérience professionnelle des cadres dans un environnement médiatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (4), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et dépendance. Des pratiques professionnelles reconfigurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Opportunités numériques, 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur les souffrances au travail : acteurs et enjeux dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of development of customer online banking skills on customer adviser skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction L’acceptabilité des technologies : bilans et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des technologies en situation professionnelle : quelle articulation possible entre acceptabilité et acceptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.355-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des personnes âgées : Entre promesses et interrogations : une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sur les compétences du chargé de clientèle du développement des compétences des clients via l'E-banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade : chargé de clientèle, système d’information et client en milieu bancaire Analyses et conséquences sur les compétences en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Système d’Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (13), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du travail face aux défis technologiques : quelles incidences pour la santé : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mutations du travail face aux défis technologiques et à leurs incidences sur le travail, 9 (2), pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’expertise des usagers via les TIC : quels enjeux pour les travailleurs des relations de services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the knowledge management in the transmission of skills between multinational firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psihologio Resurselor Umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la banque. Le cas des chargés de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168-169, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d'information : le cas des systèmes d'information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d’information : le cas des systèmes d’information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de professionnels : le cas emblématique des chargés de clientèle bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser ou adapter les interactions personnes-machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter ou uniformiser les interactions personnes-systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions techniques et mutations du travail : émergence de nouveaux modèles d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (2), pp.161-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l’interaction entre l’homme et la NTIC : introduction à une psychologie de l’environnement digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cybis de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de notes documentaires INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement technologique sur le travail collaboratif : le cas d’une équipe de conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l'interaction entre l'homme et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Abreu Cybis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de l’activité et de l’organisation du travail lors du changement d’environnement de programmation chez les informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (47-66)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements techniques et évolution des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et intégrer des IA explicatives de confiance : conditions sociotechniques et d’usage pour des technologies centrées sur l’humain en contextes professionnels et domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre "Ma recherche j'en parle" - Technologies centrées sur l'humain au service d'une industrie responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From co-location to co-presence at work: building collectives in hybrid workplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming working environments: challenges and opportunities. 21st European Congress on Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Work and Organizational Psychology (EAWOP), May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un serious game sur la qualité de vie et des conditions de travail : conception participative et tests-utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Alice Delmas-Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions sociotechniques et d’activité pour concevoir et intégrer des IA explicatives de confiance en situations professionnelles et socio-domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Systèmes de Transports Intelligents Coopératifs sur le travail collectif des professionnels de l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supporting the design of activity-based work environments : Lessons from a research-industry collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’appropriation des espaces de travail flexibles : penser le rapport entre espace et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour prospecter l'activité future de supervision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023. 12ème colloque de psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vécu de l’activité à la conception d’un serious game sur la qualité de vie au travail : méthodes d’analyse et de restitution d’une activité passée et distancielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence : retrouver du sens au travail est une affaire collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drama-based methods to address the negative impacts of digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference Work-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Turku/zoom, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de mise en débat des pratiques numériques de travail. La méthodologie de l’Éducation Populaire à l’écoute des tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa méthode d’analyse de l’activité entre intervention en clinique de l’activité et recueil de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité en question au sein de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nouveaux espaces de travail en lien avec l’activité, une approche par l’acceptation située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l'acceptation future d'une technologie professionnelle : une approche par la simulation de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’activité s’affranchit des frontières spatiales et temporelles : le cas des éducateurs spécialisés nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation process of activity-based work environments. Towards a situated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Computer-Supported Cooperative Work – Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2021, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021_dc009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Work through (Work)Spaces: Current issues for organizational change and development of teams and competencies [symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EAWOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces d’échanges dans l’entreprise ? Un exemple de théâtre-forum pour les problèmes de connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be overconnected; from individual difficulties to individual and collective coping mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAW 2019 Well-being at work in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, May 2019, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim2B : conception et &eacute;valuation d'un serious game centr&eacute; sur les interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche de simulation rétrospective de l'activité à une démarche d'évaluation d'un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2018, Florence, Italy. pp.765-773, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to design home support for elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail collaboratif médiatisé : freins et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès AIPTLF : Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure collaboration pluridisciplinaire dans le processus de conception d'un système interactif : cas de la définition des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload of technical connexions for communicating at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 (International Ergonomics Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of change management skills and Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et impacts de la connexion au travail ; régulations individuelles et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF (Psychologie du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies embarquées : quelles incidences sur l’activité et les compétences des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité et des compétences relationnelles des aides-soignants lors de l’utilisation d’un robot émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Carrion-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Eyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM tactile et profil non-voyant : l’émergence de problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.259-263, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première expérience de conduite d’une voiture électrique: l’influence des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de Psychologie Ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dijon, France. pp.121--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'activité de laborantins en bactériologie dans le cadre de la dématérialisation de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques d'entreprises : nouveaux enjeux pour le travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et gestion des projets dans l'activité médiatisée d'un cadre dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'une équipe de projet multiculturelle coopérant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et stratégies d'utilisation des E-services par des personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des e-services accessibles : quelles incidences socio-organisationnelles pour une administration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of conditions of use of E-services accessible to visually disabled persons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEGAS'07 : Workshop of Design &amp; Evaluation of e-Government Applications and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des nouvelles technologies : un enjeu pour l'intégration sociale des personnes handicapées et empêchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SELF (Société d'Ergonomie de Langue Française) : ergonomie et santé au travail - Transformations du travail et perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électrionique accessible et acceptation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie du travail et développement des personnes et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hammamet, Tunisie. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des sites Web aux personnes non-voyantes : Résultats de tests d'utilisabilité sur 2 sites administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC : Enjeux et usages des TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des démarches d'inspection et des tests d'usage dans l'évaluation de l'accessibilité de E-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA : L'humain comme facteur de performance des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des E-services aux personnes non-voyantes : difficultés d'usage te recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIHM : Interaction Homme Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a videoconference swim coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique du travail en Guadeloupe : apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaêlle Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Troupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gosier, Guadeloupe. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Univers Psy, 9782100835737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, Coll. Psycho sup, 978-2-10-073811-3. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L’Harmattan, 2015, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: L'harmattan, 2014, 978-2-343-02839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de travail : innovations technologiques, changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements, transformations organisationnelles et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques, résilience et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, 2013, 978-2-343-01983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation, gestion des carrières, insertion et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des parcours professionnels en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.270, 2013, 978-2-343-01516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, implication et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.464, 2012, 9782804162634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.232, 2010, 9782804109943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'objet technique à l'épreuve des activités médiatisées par les technologies : vers des objets techniques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaubert; Bruno Cuvillier; Elisabeth Leblanc; Sabrina Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l'objet technique : reprendre la main sur l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-217, 2024, Travail et activité humaine, 978-2-36630-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Lahy, un scientifique engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Patrick, Vayre Emilie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et société, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence des compétences des salariés âgés : une conséquence inéluctable de la digitalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail comprendre et accompagner les mutations technologiques émergentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail et nouveaux modèles d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laneyrie Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychologie du travail et des organisations. Concepts, méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807329904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du réseau social numérique d'entreprise en contexte de télétravail et covid-19 : implications pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon; Bernard Gangloff; Patrick Gilbert; Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire covid sur le travail et la santé des salariés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la subjectivité dans les activités médiatisées par les technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Juan Román Hernández; Dominique Lhuilier; José Newton Garcia de Araújo; Andrea Pujol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-72, 2020, Colloques et rencontres, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lagabrielle; Dirk Steiner; Adalgisa Battistelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières, leadership et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Psychologie du travail, 978-2-343-19893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie du travail et des organisations : aperçu sur les fondements et les domaines d’interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Valléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-17, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-20, 2016, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence externe au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: DUNOD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lean et la place du standard de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Christophe Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. Cl. Lemoine, V. Majer, P. Salengros, A. Di Fabio (Eds). Les effets des modes d'organisation au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.67-77, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intranquillité des professionnels de la petite enfance : origine et stratégies de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et orientation pour le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité médiatisée des cadres par les technologies : de nouvelles pratiques pour de nouvelles compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felio, C.; Lerouge, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l’information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions Elsevier Masson., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des technologies : quels apports des modèles d’acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laina Ngom-Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Houdiard Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la dématérialisation du travail sur les pratiques. Analyse de l'activité de laborantins en bactériologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kouabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S., Leduc, G., Valléry, S., Bellhari, S., &amp; S. Gaston, (Eds.), Ergonomie des interfaces logicielles : Recommandations pour la conception, le développement et l’évaluation des applications. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’appropriation des TIC : repères et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Drutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Vacherand-Revel, M. Dubois, M.E. Bobillier Chaumon, R. Kouabenan &amp; P. Sarnin (Eds.), Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’harmattan, pp.116-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des réseaux sociaux numériques d'entreprise dans le développement de l'activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kourabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l'information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Fadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Technologies du travail : Quelles conséquences pour la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psychososociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Seuil, pp.511-517, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bobillier Chaumon M.E., Dubois M., Vacherand-Revel, J., Sarnin, P. &amp; Kouabenan, R. (2013). La gestion des parcours professionnels en psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’Harmattan., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : les dimensions et approches en psychologies du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.47-93, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et déontologie d l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.387-401, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'analyse et de compréhension de l'activité : démarche et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.17-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.95-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la messagerie dans l'activité d'un cadre dirigeant : entre usages subis et usages choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Sabine Pohl, Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'une équipe de projet multiculturelle concevant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Vonthron, Sabine Pohl, Pascale Desrumaux-Zagrodnicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-233, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de service : fondements, contexte actuel et conditions de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des technologies aux personnes empêchées : conditions d’usage et incidences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dinet J (Ed) Usages, usagers et compétences informationnelles au XXIe siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier pp.195-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de chargé de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Boyer &amp; A.Scouarnec Colombelles (Eds) L’observatoire des métiers. Concepts et Pratiques, EMS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, méthodes et démarches d’évaluation des aides techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Pruski (Ed.) Assistance technique au handicap </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.49-97, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche innovante pour concevoir un habitat capacitant pour personnes fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECISE -How to move from explainability to explanation: proposal for a process for explaining AI predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'entraîneurs confrontée aux artefacts technologiques : des pratiques supervisées aux pratiques instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhandicap et Télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam; Aphp; Cesap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’état des connaissances sur l’influence du travail à distance sur la santé des travailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0091, Anses. 2024, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04473102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage responsable des TIC. Technologies de l’Information et de la Communication (TIC) et conditions de travail des cadres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide de réflexion". Eurocadres. CEE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un ensemble de postures types de chutes : description des &amp;quot;poses clefs'' et'' mots clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; GRePS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Technologies de communication sur le métier de cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APEC; GRePS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques et sociales du chômage partiel de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon GRePS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts d'apprentissage dans le cadre des transferts technologiques informatiques : le cas du maquettage en conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Paul Verlaine - Metz, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999METZ004L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’usage et facteurs d’acceptation des technologies de l'activité : Questions et perspectives pour la psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Ecole doctorale Sciences de l’Homme, du Politique, et du Territoire, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01559686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId464"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Eric BOBILLIER CHAUMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-eric-bobillier-chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4032-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143102273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (588), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements informatiques sont‑ils seulement « irritants » ? Comment des bugs récurrents affectent l’activité et la santé d’agents d’une administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting Cooperative Intelligent Transport Systems acceptance by road management teams through activity theory – a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (16), pp.4061-4078. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929x.2024.2301960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire et faire des épreuves de l’intervention ? La clinique de l’intervention comme ressource pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bateau de Thésée : une expérience de pensée philosophique pour parler des transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psm.241.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de compétences en réalité immersive : dépasser les modalités d’accompagnement et de conseil traditionnelles pour améliorer le processus d’orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adahé Saban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.7-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l’acceptation située d’une technologie en contexte professionnel – une étude qualitative exploratoire sur l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.249-271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les transformations digitales peuvent provoquer une précarisation professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (368), pp.44-45. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.368.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets intermédiaires de conception comme instruments de l’activité : quels apports dans une démarche de conception inclusive et participative de technologies ambiantes à destination des personnes fragilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et sens du travail à distance. Le cas d’enseignants d’une école d’ingénieur pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (399), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.399.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche psychosociale des instruments de gestion et d’organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculer vers un travail médiatisé distant : quand la reconnaissance du/au travail devient une activité à part entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.241-268. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et transformations digitales de l’activité : enjeux pour l’activité et la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective située pour penser l’appropriation des espaces de travail « par activités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18-2, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simuler » l’activité passée pour aider à concevoir un serious game : les apports de la démarche de simulation rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2020.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-conciliation vie de travail / vie hors travail : intervenir par le théâtre‑forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious game comme outil de développement des activités managériales : quand la technologie sert d’instrument médiateur à la délibération des pratiques et du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.844.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et instrumenter l’intervention dans une organisation en transition (SCOP) : quand l’intervenant doit prendre et trouver sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention « en pratiques et en débats ». Coordinateurs : M.-E. Bobillier-Chaumon, T.H. Benchekroun, D. Lhuilier, A.L. Ulmann & A. Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking activity-based work environment throughout situated acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JWL-02-2020-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un modèle de gouvernance classique aux modalités démocratiques de la SCOP : réalités cliniques de cette transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.027.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies s’incarnent dans l’activité : le cas des réseaux sociaux numériques d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguercif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du travail : analyse des thématiques de recherche publiées dans Le travail humain de 1933 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.811.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC et évolutions des pratiques socioprofessionnelles des cadres : quels repères pour le métier et quelles incidences sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.349-373. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’expérience utilisateur dans l’appropriation des technologies : quelles approches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité DE simulation à l’activité EN simulation : simuler pour stimuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (14), 32 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philips-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des technologies embarquées dans l'activité des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding What Determines the Organizational Practices for the Prevention of Psychosocial Risks Put in Place by Occupational Health Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-2, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des TIC dans la transformation digitale de l’activité et sur la santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de robots dans les Etablissements d’Hébergement pour Personnes Agées Dépendantes (EHPAD) : mieux vivre la séparation familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies Collaboratives : usages et impacts au sein de l’activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzat Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Falls at Home: User-Centered Design of a Pervasive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17011/ht/urn.201611174654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation située des technologies dans et par l’activité : premiers étayages pour une clinique de l’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité des salariés âgés : l'environnement sociotechnique comme ressource au métier d'agent de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Visibilité de l’art sur les réseaux sociaux numériques (RSN) : analyser l’acceptation des RSN par les artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcher Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Moktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et activités professionnelles : quels usages, quelles incidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'usage. Les artefacts technologiques comme développement de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 13 (n° 2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et conditions de travail des cadres. Une formation-action avec des syndicalistes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 204, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user-centered design of an ambient technology for preventing falls at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body-Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2014.13.02.090.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRDO: Smart companion for helping elderly to live at home for longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une technologie pervasive pour le maintien à domicile : une démarche prospective par la prise en compte des systèmes d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durif-Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohini Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ergonomie prospective, 77 (1), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'expérience professionnelle des cadres dans un environnement médiatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (4), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et dépendance. Des pratiques professionnelles reconfigurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Opportunités numériques, 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur les souffrances au travail : acteurs et enjeux dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of development of customer online banking skills on customer adviser skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction L’acceptabilité des technologies : bilans et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des personnes âgées : Entre promesses et interrogations : une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des technologies en situation professionnelle : quelle articulation possible entre acceptabilité et acceptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.355-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sur les compétences du chargé de clientèle du développement des compétences des clients via l'E-banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade : chargé de clientèle, système d’information et client en milieu bancaire Analyses et conséquences sur les compétences en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Système d’Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (13), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du travail face aux défis technologiques : quelles incidences pour la santé : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mutations du travail face aux défis technologiques et à leurs incidences sur le travail, 9 (2), pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’expertise des usagers via les TIC : quels enjeux pour les travailleurs des relations de services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the knowledge management in the transmission of skills between multinational firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psihologio Resurselor Umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la banque. Le cas des chargés de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168-169, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d’information : le cas des systèmes d’information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d'information : le cas des systèmes d'information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de professionnels : le cas emblématique des chargés de clientèle bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser ou adapter les interactions personnes-machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter ou uniformiser les interactions personnes-systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions techniques et mutations du travail : émergence de nouveaux modèles d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (2), pp.161-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l’interaction entre l’homme et la NTIC : introduction à une psychologie de l’environnement digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cybis de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de notes documentaires INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement technologique sur le travail collaboratif : le cas d’une équipe de conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l'interaction entre l'homme et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Abreu Cybis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de l’activité et de l’organisation du travail lors du changement d’environnement de programmation chez les informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (47-66)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements techniques et évolution des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et intégrer des IA explicatives de confiance : conditions sociotechniques et d’usage pour des technologies centrées sur l’humain en contextes professionnels et domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre "Ma recherche j'en parle" - Technologies centrées sur l'humain au service d'une industrie responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From co-location to co-presence at work: building collectives in hybrid workplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming working environments: challenges and opportunities. 21st European Congress on Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Work and Organizational Psychology (EAWOP), May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un serious game sur la qualité de vie et des conditions de travail : conception participative et tests-utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Alice Delmas-Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions sociotechniques et d’activité pour concevoir et intégrer des IA explicatives de confiance en situations professionnelles et socio-domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Systèmes de Transports Intelligents Coopératifs sur le travail collectif des professionnels de l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supporting the design of activity-based work environments : Lessons from a research-industry collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’appropriation des espaces de travail flexibles : penser le rapport entre espace et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour prospecter l'activité future de supervision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023. 12ème colloque de psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vécu de l’activité à la conception d’un serious game sur la qualité de vie au travail : méthodes d’analyse et de restitution d’une activité passée et distancielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence : retrouver du sens au travail est une affaire collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité en question au sein de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nouveaux espaces de travail en lien avec l’activité, une approche par l’acceptation située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l'acceptation future d'une technologie professionnelle : une approche par la simulation de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drama-based methods to address the negative impacts of digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference Work-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Turku/zoom, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa méthode d’analyse de l’activité entre intervention en clinique de l’activité et recueil de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de mise en débat des pratiques numériques de travail. La méthodologie de l’Éducation Populaire à l’écoute des tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’activité s’affranchit des frontières spatiales et temporelles : le cas des éducateurs spécialisés nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation process of activity-based work environments. Towards a situated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Computer-Supported Cooperative Work – Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2021, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021_dc009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Work through (Work)Spaces: Current issues for organizational change and development of teams and competencies [symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EAWOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces d’échanges dans l’entreprise ? Un exemple de théâtre-forum pour les problèmes de connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be overconnected; from individual difficulties to individual and collective coping mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAW 2019 Well-being at work in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, May 2019, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim2B : conception et &eacute;valuation d'un serious game centr&eacute; sur les interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche de simulation rétrospective de l'activité à une démarche d'évaluation d'un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2018, Florence, Italy. pp.765-773, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of change management skills and Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to design home support for elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload of technical connexions for communicating at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 (International Ergonomics Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure collaboration pluridisciplinaire dans le processus de conception d'un système interactif : cas de la définition des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail collaboratif médiatisé : freins et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès AIPTLF : Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et impacts de la connexion au travail ; régulations individuelles et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF (Psychologie du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies embarquées : quelles incidences sur l’activité et les compétences des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité et des compétences relationnelles des aides-soignants lors de l’utilisation d’un robot émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Carrion-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Eyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM tactile et profil non-voyant : l’émergence de problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.259-263, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première expérience de conduite d’une voiture électrique: l’influence des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de Psychologie Ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dijon, France. pp.121--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'activité de laborantins en bactériologie dans le cadre de la dématérialisation de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques d'entreprises : nouveaux enjeux pour le travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et gestion des projets dans l'activité médiatisée d'un cadre dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'une équipe de projet multiculturelle coopérant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et stratégies d'utilisation des E-services par des personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des e-services accessibles : quelles incidences socio-organisationnelles pour une administration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of conditions of use of E-services accessible to visually disabled persons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEGAS'07 : Workshop of Design &amp; Evaluation of e-Government Applications and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des nouvelles technologies : un enjeu pour l'intégration sociale des personnes handicapées et empêchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SELF (Société d'Ergonomie de Langue Française) : ergonomie et santé au travail - Transformations du travail et perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électrionique accessible et acceptation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie du travail et développement des personnes et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hammamet, Tunisie. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des sites Web aux personnes non-voyantes : Résultats de tests d'utilisabilité sur 2 sites administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC : Enjeux et usages des TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des E-services aux personnes non-voyantes : difficultés d'usage te recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIHM : Interaction Homme Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des démarches d'inspection et des tests d'usage dans l'évaluation de l'accessibilité de E-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA : L'humain comme facteur de performance des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a videoconference swim coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique du travail en Guadeloupe : apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaêlle Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Troupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gosier, Guadeloupe. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Univers Psy, 9782100835737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, Coll. Psycho sup, 978-2-10-073811-3. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L’Harmattan, 2015, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: L'harmattan, 2014, 978-2-343-02839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de travail : innovations technologiques, changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements, transformations organisationnelles et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques, résilience et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, 2013, 978-2-343-01983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation, gestion des carrières, insertion et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des parcours professionnels en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.270, 2013, 978-2-343-01516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, implication et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.464, 2012, 9782804162634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.232, 2010, 9782804109943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Lahy, un scientifique engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Patrick, Vayre Emilie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et société, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'objet technique à l'épreuve des activités médiatisées par les technologies : vers des objets techniques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaubert; Bruno Cuvillier; Elisabeth Leblanc; Sabrina Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l'objet technique : reprendre la main sur l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-217, 2024, Travail et activité humaine, 978-2-36630-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence des compétences des salariés âgés : une conséquence inéluctable de la digitalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail comprendre et accompagner les mutations technologiques émergentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail et nouveaux modèles d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laneyrie Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychologie du travail et des organisations. Concepts, méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807329904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du réseau social numérique d'entreprise en contexte de télétravail et covid-19 : implications pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon; Bernard Gangloff; Patrick Gilbert; Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire covid sur le travail et la santé des salariés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la subjectivité dans les activités médiatisées par les technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Juan Román Hernández; Dominique Lhuilier; José Newton Garcia de Araújo; Andrea Pujol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-72, 2020, Colloques et rencontres, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lagabrielle; Dirk Steiner; Adalgisa Battistelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières, leadership et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Psychologie du travail, 978-2-343-19893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie du travail et des organisations : aperçu sur les fondements et les domaines d’interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Valléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-17, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-20, 2016, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence externe au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: DUNOD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lean et la place du standard de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Christophe Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. Cl. Lemoine, V. Majer, P. Salengros, A. Di Fabio (Eds). Les effets des modes d'organisation au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.67-77, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l’information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions Elsevier Masson., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité médiatisée des cadres par les technologies : de nouvelles pratiques pour de nouvelles compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felio, C.; Lerouge, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intranquillité des professionnels de la petite enfance : origine et stratégies de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et orientation pour le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des technologies : quels apports des modèles d’acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laina Ngom-Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Houdiard Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la dématérialisation du travail sur les pratiques. Analyse de l'activité de laborantins en bactériologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kouabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S., Leduc, G., Valléry, S., Bellhari, S., &amp; S. Gaston, (Eds.), Ergonomie des interfaces logicielles : Recommandations pour la conception, le développement et l’évaluation des applications. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’appropriation des TIC : repères et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Drutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Vacherand-Revel, M. Dubois, M.E. Bobillier Chaumon, R. Kouabenan &amp; P. Sarnin (Eds.), Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’harmattan, pp.116-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des réseaux sociaux numériques d'entreprise dans le développement de l'activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kourabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l'information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Fadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Technologies du travail : Quelles conséquences pour la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psychososociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Seuil, pp.511-517, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bobillier Chaumon M.E., Dubois M., Vacherand-Revel, J., Sarnin, P. &amp; Kouabenan, R. (2013). La gestion des parcours professionnels en psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’Harmattan., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : les dimensions et approches en psychologies du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.47-93, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et déontologie d l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.387-401, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'analyse et de compréhension de l'activité : démarche et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.17-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.95-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la messagerie dans l'activité d'un cadre dirigeant : entre usages subis et usages choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Sabine Pohl, Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'une équipe de projet multiculturelle concevant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Vonthron, Sabine Pohl, Pascale Desrumaux-Zagrodnicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-233, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de service : fondements, contexte actuel et conditions de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des technologies aux personnes empêchées : conditions d’usage et incidences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dinet J (Ed) Usages, usagers et compétences informationnelles au XXIe siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier pp.195-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de chargé de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Boyer &amp; A.Scouarnec Colombelles (Eds) L’observatoire des métiers. Concepts et Pratiques, EMS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, méthodes et démarches d’évaluation des aides techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Pruski (Ed.) Assistance technique au handicap </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.49-97, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche innovante pour concevoir un habitat capacitant pour personnes fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECISE - How to move from explainability to explanation: proposal for a process for explaining AI predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'entraîneurs confrontée aux artefacts technologiques : des pratiques supervisées aux pratiques instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhandicap et Télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam; Aphp; Cesap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’état des connaissances sur l’influence du travail à distance sur la santé des travailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0091, Anses. 2024, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04473102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage responsable des TIC. Technologies de l’Information et de la Communication (TIC) et conditions de travail des cadres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide de réflexion". Eurocadres. CEE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un ensemble de postures types de chutes : description des &amp;quot;poses clefs'' et'' mots clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; GRePS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Technologies de communication sur le métier de cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APEC; GRePS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques et sociales du chômage partiel de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon GRePS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts d'apprentissage dans le cadre des transferts technologiques informatiques : le cas du maquettage en conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Paul Verlaine - Metz, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999METZ004L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’usage et facteurs d’acceptation des technologies de l'activité : Questions et perspectives pour la psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Ecole doctorale Sciences de l’Homme, du Politique, et du Territoire, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01559686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId464"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34802ACE"/>
+    <w:nsid w:val="3E46B97F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-eric-bobillier-chaumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143102273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2024.2301960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.05.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adah&#233; Saban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04634721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.368.0044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918783v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881076v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7295" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abitan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6563" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186456v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.11.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Keusch-Bessard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.844.0289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;tin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuvillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-02-2020-0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.027.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barville-Deromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Troyano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguercif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.08.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881360v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3136" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881365v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.811.0001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Poupon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philips-Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Troyano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5157" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzat Pauline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/ht/urn.201611174654" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Amandine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moktari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2805" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2857" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2897" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body-Bekkadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2014.13.02.090.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Vanhille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cybis de Abreu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brangier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Abreu Cybis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frejus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Alice Delmas-Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Constantin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433314v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295517v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293640v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021_dc009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100842v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946155v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946152v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peillon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004136" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Poupon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Bouvier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986941v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196844v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196863v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196853v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042039v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#234;lle Rome" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Travailleur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Troup&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069953v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-du-travail-digitalise-nouvelles-formes-du-travail-et" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouabenan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarnin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873999v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel," TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986993v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874001v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559683v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892255v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871260v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-subjectivite_et_travail_entre_mal_etre_et_bien_etre_jorge_juan_rom_n_hern_ndez_dominique_lhuilier_jose_newton_garcia_de_ara_jo_andrea_pujol-9782343205090-66603.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carrieres_leadership_et_conflits_christine_lagabrielle_dirk_steiner_adalgisa_battistelli-9782343198934-65534.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429019v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429015v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Christophe Carlotti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429318v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213096v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429046v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431297v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Ngom-Dieng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand Revel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750982v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drutel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213093v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fadier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213098v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986821v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213111v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751155v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751202v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gaillard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469355v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518731v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Grondin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas George" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042020v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473102v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429063v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekkadja" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213249v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ004L" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01559686v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-eric-bobillier-chaumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143102273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2024.2301960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.05.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adah&#233; Saban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04634721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.368.0044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abitan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6508" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Keusch-Bessard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.844.0289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;tin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuvillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-02-2020-0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.027.0033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barville-Deromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Troyano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguercif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.08.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.811.0001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.01.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Poupon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philips-Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Troyano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5157" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzat Pauline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/ht/urn.201611174654" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2857" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Amandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moktari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2805" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2897" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body-Bekkadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2014.13.02.090.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Vanhille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cybis de Abreu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brangier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Abreu Cybis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frejus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Alice Delmas-Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Constantin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293640v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021_dc009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100842v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946154v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946152v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peillon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004136" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Poupon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Bouvier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986941v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196844v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196863v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196823v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042039v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#234;lle Rome" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Travailleur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Troup&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069953v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-du-travail-digitalise-nouvelles-formes-du-travail-et" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouabenan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarnin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873999v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel," TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986993v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874001v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559683v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892255v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871260v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-subjectivite_et_travail_entre_mal_etre_et_bien_etre_jorge_juan_rom_n_hern_ndez_dominique_lhuilier_jose_newton_garcia_de_ara_jo_andrea_pujol-9782343205090-66603.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carrieres_leadership_et_conflits_christine_lagabrielle_dirk_steiner_adalgisa_battistelli-9782343198934-65534.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429019v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429015v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Christophe Carlotti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213096v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429318v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431297v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Ngom-Dieng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand Revel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750982v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drutel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213093v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fadier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213098v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986821v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213111v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751155v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751202v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gaillard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469355v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518731v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Grondin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas George" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042020v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473102v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429063v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekkadja" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213249v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ004L" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01559686v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>