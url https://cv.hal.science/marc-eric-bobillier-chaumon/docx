--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Eric BOBILLIER CHAUMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-eric-bobillier-chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4032-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143102273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (588), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements informatiques sont‑ils seulement « irritants » ? Comment des bugs récurrents affectent l’activité et la santé d’agents d’une administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting Cooperative Intelligent Transport Systems acceptance by road management teams through activity theory – a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (16), pp.4061-4078. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929x.2024.2301960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire et faire des épreuves de l’intervention ? La clinique de l’intervention comme ressource pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bateau de Thésée : une expérience de pensée philosophique pour parler des transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psm.241.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de compétences en réalité immersive : dépasser les modalités d’accompagnement et de conseil traditionnelles pour améliorer le processus d’orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adahé Saban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.7-31. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l’acceptation située d’une technologie en contexte professionnel – une étude qualitative exploratoire sur l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.249-271. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les transformations digitales peuvent provoquer une précarisation professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (368), pp.44-45. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.368.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets intermédiaires de conception comme instruments de l’activité : quels apports dans une démarche de conception inclusive et participative de technologies ambiantes à destination des personnes fragilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et sens du travail à distance. Le cas d’enseignants d’une école d’ingénieur pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (399), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.399.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche psychosociale des instruments de gestion et d’organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculer vers un travail médiatisé distant : quand la reconnaissance du/au travail devient une activité à part entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.241-268. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et transformations digitales de l’activité : enjeux pour l’activité et la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective située pour penser l’appropriation des espaces de travail « par activités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18-2, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simuler » l’activité passée pour aider à concevoir un serious game : les apports de la démarche de simulation rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2020.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-conciliation vie de travail / vie hors travail : intervenir par le théâtre‑forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious game comme outil de développement des activités managériales : quand la technologie sert d’instrument médiateur à la délibération des pratiques et du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.844.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et instrumenter l’intervention dans une organisation en transition (SCOP) : quand l’intervenant doit prendre et trouver sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention « en pratiques et en débats ». Coordinateurs : M.-E. Bobillier-Chaumon, T.H. Benchekroun, D. Lhuilier, A.L. Ulmann & A. Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking activity-based work environment throughout situated acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JWL-02-2020-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un modèle de gouvernance classique aux modalités démocratiques de la SCOP : réalités cliniques de cette transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.027.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies s’incarnent dans l’activité : le cas des réseaux sociaux numériques d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguercif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du travail : analyse des thématiques de recherche publiées dans Le travail humain de 1933 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.811.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC et évolutions des pratiques socioprofessionnelles des cadres : quels repères pour le métier et quelles incidences sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.349-373. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’expérience utilisateur dans l’appropriation des technologies : quelles approches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité DE simulation à l’activité EN simulation : simuler pour stimuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (14), 32 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philips-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des technologies embarquées dans l'activité des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding What Determines the Organizational Practices for the Prevention of Psychosocial Risks Put in Place by Occupational Health Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-2, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des TIC dans la transformation digitale de l’activité et sur la santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de robots dans les Etablissements d’Hébergement pour Personnes Agées Dépendantes (EHPAD) : mieux vivre la séparation familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies Collaboratives : usages et impacts au sein de l’activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzat Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Falls at Home: User-Centered Design of a Pervasive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17011/ht/urn.201611174654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation située des technologies dans et par l’activité : premiers étayages pour une clinique de l’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité des salariés âgés : l'environnement sociotechnique comme ressource au métier d'agent de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Visibilité de l’art sur les réseaux sociaux numériques (RSN) : analyser l’acceptation des RSN par les artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcher Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Moktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et activités professionnelles : quels usages, quelles incidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'usage. Les artefacts technologiques comme développement de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 13 (n° 2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et conditions de travail des cadres. Une formation-action avec des syndicalistes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 204, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user-centered design of an ambient technology for preventing falls at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body-Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2014.13.02.090.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRDO: Smart companion for helping elderly to live at home for longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une technologie pervasive pour le maintien à domicile : une démarche prospective par la prise en compte des systèmes d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durif-Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohini Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ergonomie prospective, 77 (1), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'expérience professionnelle des cadres dans un environnement médiatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (4), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et dépendance. Des pratiques professionnelles reconfigurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Opportunités numériques, 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur les souffrances au travail : acteurs et enjeux dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of development of customer online banking skills on customer adviser skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction L’acceptabilité des technologies : bilans et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des personnes âgées : Entre promesses et interrogations : une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des technologies en situation professionnelle : quelle articulation possible entre acceptabilité et acceptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.355-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sur les compétences du chargé de clientèle du développement des compétences des clients via l'E-banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade : chargé de clientèle, système d’information et client en milieu bancaire Analyses et conséquences sur les compétences en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Système d’Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (13), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du travail face aux défis technologiques : quelles incidences pour la santé : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mutations du travail face aux défis technologiques et à leurs incidences sur le travail, 9 (2), pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’expertise des usagers via les TIC : quels enjeux pour les travailleurs des relations de services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the knowledge management in the transmission of skills between multinational firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psihologio Resurselor Umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la banque. Le cas des chargés de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168-169, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d’information : le cas des systèmes d’information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d'information : le cas des systèmes d'information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de professionnels : le cas emblématique des chargés de clientèle bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser ou adapter les interactions personnes-machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter ou uniformiser les interactions personnes-systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions techniques et mutations du travail : émergence de nouveaux modèles d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (2), pp.161-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l’interaction entre l’homme et la NTIC : introduction à une psychologie de l’environnement digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cybis de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de notes documentaires INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement technologique sur le travail collaboratif : le cas d’une équipe de conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l'interaction entre l'homme et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Abreu Cybis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de l’activité et de l’organisation du travail lors du changement d’environnement de programmation chez les informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (47-66)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements techniques et évolution des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et intégrer des IA explicatives de confiance : conditions sociotechniques et d’usage pour des technologies centrées sur l’humain en contextes professionnels et domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre "Ma recherche j'en parle" - Technologies centrées sur l'humain au service d'une industrie responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From co-location to co-presence at work: building collectives in hybrid workplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming working environments: challenges and opportunities. 21st European Congress on Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Work and Organizational Psychology (EAWOP), May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un serious game sur la qualité de vie et des conditions de travail : conception participative et tests-utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Alice Delmas-Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions sociotechniques et d’activité pour concevoir et intégrer des IA explicatives de confiance en situations professionnelles et socio-domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Systèmes de Transports Intelligents Coopératifs sur le travail collectif des professionnels de l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supporting the design of activity-based work environments : Lessons from a research-industry collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’appropriation des espaces de travail flexibles : penser le rapport entre espace et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour prospecter l'activité future de supervision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023. 12ème colloque de psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vécu de l’activité à la conception d’un serious game sur la qualité de vie au travail : méthodes d’analyse et de restitution d’une activité passée et distancielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence : retrouver du sens au travail est une affaire collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité en question au sein de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nouveaux espaces de travail en lien avec l’activité, une approche par l’acceptation située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l'acceptation future d'une technologie professionnelle : une approche par la simulation de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drama-based methods to address the negative impacts of digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference Work-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Turku/zoom, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa méthode d’analyse de l’activité entre intervention en clinique de l’activité et recueil de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de mise en débat des pratiques numériques de travail. La méthodologie de l’Éducation Populaire à l’écoute des tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’activité s’affranchit des frontières spatiales et temporelles : le cas des éducateurs spécialisés nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation process of activity-based work environments. Towards a situated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Computer-Supported Cooperative Work – Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2021, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021_dc009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Work through (Work)Spaces: Current issues for organizational change and development of teams and competencies [symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EAWOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces d’échanges dans l’entreprise ? Un exemple de théâtre-forum pour les problèmes de connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be overconnected; from individual difficulties to individual and collective coping mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAW 2019 Well-being at work in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, May 2019, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim2B : conception et &eacute;valuation d'un serious game centr&eacute; sur les interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche de simulation rétrospective de l'activité à une démarche d'évaluation d'un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2018, Florence, Italy. pp.765-773, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of change management skills and Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to design home support for elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload of technical connexions for communicating at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 (International Ergonomics Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure collaboration pluridisciplinaire dans le processus de conception d'un système interactif : cas de la définition des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail collaboratif médiatisé : freins et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès AIPTLF : Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et impacts de la connexion au travail ; régulations individuelles et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF (Psychologie du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies embarquées : quelles incidences sur l’activité et les compétences des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité et des compétences relationnelles des aides-soignants lors de l’utilisation d’un robot émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Carrion-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Eyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM tactile et profil non-voyant : l’émergence de problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.259-263, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première expérience de conduite d’une voiture électrique: l’influence des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de Psychologie Ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dijon, France. pp.121--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'activité de laborantins en bactériologie dans le cadre de la dématérialisation de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques d'entreprises : nouveaux enjeux pour le travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et gestion des projets dans l'activité médiatisée d'un cadre dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'une équipe de projet multiculturelle coopérant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et stratégies d'utilisation des E-services par des personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des e-services accessibles : quelles incidences socio-organisationnelles pour une administration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of conditions of use of E-services accessible to visually disabled persons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEGAS'07 : Workshop of Design &amp; Evaluation of e-Government Applications and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des nouvelles technologies : un enjeu pour l'intégration sociale des personnes handicapées et empêchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SELF (Société d'Ergonomie de Langue Française) : ergonomie et santé au travail - Transformations du travail et perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électrionique accessible et acceptation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie du travail et développement des personnes et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hammamet, Tunisie. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des sites Web aux personnes non-voyantes : Résultats de tests d'utilisabilité sur 2 sites administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC : Enjeux et usages des TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des E-services aux personnes non-voyantes : difficultés d'usage te recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIHM : Interaction Homme Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des démarches d'inspection et des tests d'usage dans l'évaluation de l'accessibilité de E-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA : L'humain comme facteur de performance des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a videoconference swim coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique du travail en Guadeloupe : apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaêlle Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Troupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gosier, Guadeloupe. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Univers Psy, 9782100835737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, Coll. Psycho sup, 978-2-10-073811-3. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L’Harmattan, 2015, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: L'harmattan, 2014, 978-2-343-02839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de travail : innovations technologiques, changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements, transformations organisationnelles et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques, résilience et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, 2013, 978-2-343-01983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation, gestion des carrières, insertion et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des parcours professionnels en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.270, 2013, 978-2-343-01516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, implication et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.464, 2012, 9782804162634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.232, 2010, 9782804109943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Lahy, un scientifique engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Patrick, Vayre Emilie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et société, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'objet technique à l'épreuve des activités médiatisées par les technologies : vers des objets techniques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaubert; Bruno Cuvillier; Elisabeth Leblanc; Sabrina Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l'objet technique : reprendre la main sur l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-217, 2024, Travail et activité humaine, 978-2-36630-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence des compétences des salariés âgés : une conséquence inéluctable de la digitalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail comprendre et accompagner les mutations technologiques émergentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail et nouveaux modèles d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laneyrie Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychologie du travail et des organisations. Concepts, méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807329904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du réseau social numérique d'entreprise en contexte de télétravail et covid-19 : implications pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon; Bernard Gangloff; Patrick Gilbert; Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire covid sur le travail et la santé des salariés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la subjectivité dans les activités médiatisées par les technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Juan Román Hernández; Dominique Lhuilier; José Newton Garcia de Araújo; Andrea Pujol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-72, 2020, Colloques et rencontres, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lagabrielle; Dirk Steiner; Adalgisa Battistelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières, leadership et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Psychologie du travail, 978-2-343-19893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie du travail et des organisations : aperçu sur les fondements et les domaines d’interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Valléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-17, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-20, 2016, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence externe au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: DUNOD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lean et la place du standard de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Christophe Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. Cl. Lemoine, V. Majer, P. Salengros, A. Di Fabio (Eds). Les effets des modes d'organisation au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.67-77, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l’information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions Elsevier Masson., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité médiatisée des cadres par les technologies : de nouvelles pratiques pour de nouvelles compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felio, C.; Lerouge, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intranquillité des professionnels de la petite enfance : origine et stratégies de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et orientation pour le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des technologies : quels apports des modèles d’acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laina Ngom-Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Houdiard Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la dématérialisation du travail sur les pratiques. Analyse de l'activité de laborantins en bactériologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kouabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S., Leduc, G., Valléry, S., Bellhari, S., &amp; S. Gaston, (Eds.), Ergonomie des interfaces logicielles : Recommandations pour la conception, le développement et l’évaluation des applications. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’appropriation des TIC : repères et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Drutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Vacherand-Revel, M. Dubois, M.E. Bobillier Chaumon, R. Kouabenan &amp; P. Sarnin (Eds.), Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’harmattan, pp.116-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des réseaux sociaux numériques d'entreprise dans le développement de l'activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kourabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l'information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Fadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Technologies du travail : Quelles conséquences pour la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psychososociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Seuil, pp.511-517, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bobillier Chaumon M.E., Dubois M., Vacherand-Revel, J., Sarnin, P. &amp; Kouabenan, R. (2013). La gestion des parcours professionnels en psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’Harmattan., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : les dimensions et approches en psychologies du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.47-93, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et déontologie d l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.387-401, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'analyse et de compréhension de l'activité : démarche et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.17-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.95-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la messagerie dans l'activité d'un cadre dirigeant : entre usages subis et usages choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Sabine Pohl, Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'une équipe de projet multiculturelle concevant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Vonthron, Sabine Pohl, Pascale Desrumaux-Zagrodnicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-233, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de service : fondements, contexte actuel et conditions de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des technologies aux personnes empêchées : conditions d’usage et incidences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dinet J (Ed) Usages, usagers et compétences informationnelles au XXIe siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier pp.195-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de chargé de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Boyer &amp; A.Scouarnec Colombelles (Eds) L’observatoire des métiers. Concepts et Pratiques, EMS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, méthodes et démarches d’évaluation des aides techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Pruski (Ed.) Assistance technique au handicap </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.49-97, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche innovante pour concevoir un habitat capacitant pour personnes fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECISE - How to move from explainability to explanation: proposal for a process for explaining AI predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'entraîneurs confrontée aux artefacts technologiques : des pratiques supervisées aux pratiques instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhandicap et Télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam; Aphp; Cesap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’état des connaissances sur l’influence du travail à distance sur la santé des travailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0091, Anses. 2024, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04473102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage responsable des TIC. Technologies de l’Information et de la Communication (TIC) et conditions de travail des cadres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide de réflexion". Eurocadres. CEE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un ensemble de postures types de chutes : description des &amp;quot;poses clefs'' et'' mots clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; GRePS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Technologies de communication sur le métier de cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APEC; GRePS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques et sociales du chômage partiel de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon GRePS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts d'apprentissage dans le cadre des transferts technologiques informatiques : le cas du maquettage en conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Paul Verlaine - Metz, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999METZ004L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’usage et facteurs d’acceptation des technologies de l'activité : Questions et perspectives pour la psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Ecole doctorale Sciences de l’Homme, du Politique, et du Territoire, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01559686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId464"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc-Eric BOBILLIER CHAUMON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-eric-bobillier-chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4032-9527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143102273</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dysfonctionnements informatiques sont‑ils seulement « irritants » ? Comment des bugs récurrents affectent l’activité et la santé d’agents d’une administration publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la co-localisation à la co‑présence : penser le travail dans les organisations hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rac⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités hybrides et santé des salariés : comment intervenir en psychologie du travail et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (588), pp.51-63. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.588.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecting Cooperative Intelligent Transport Systems acceptance by road management teams through activity theory – a qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (16), pp.4061-4078. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929x.2024.2301960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dire et faire des épreuves de l’intervention ? La clinique de l’intervention comme ressource pour agir en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent van Belleghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bateau de Thésée : une expérience de pensée philosophique pour parler des transformations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70 (1), pp.47-54. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psm.241.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Information and Communication Technologies on Job Demands and Job Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/2673-8627/a000048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les transformations digitales peuvent provoquer une précarisation professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (368), pp.44-45. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.368.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l’acceptation située d’une technologie en contexte professionnel – une étude qualitative exploratoire sur l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (4), pp.249-271. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2023.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans de compétences en réalité immersive : dépasser les modalités d’accompagnement et de conseil traditionnelles pour améliorer le processus d’orientation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adahé Saban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52 (1), pp.7-31. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Leader-member exchanges make workers happy and innovative: do efforts and rewards act as mediators?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desrumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Management and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (1), pp.27-37. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-27242022000100027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets intermédiaires de conception comme instruments de l’activité : quels apports dans une démarche de conception inclusive et participative de technologies ambiantes à destination des personnes fragilisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.131-157. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.7295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance et sens du travail à distance. Le cas d’enseignants d’une école d’ingénieur pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (399), pp.26-32. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.399.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche psychosociale des instruments de gestion et d’organisation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basculer vers un travail médiatisé distant : quand la reconnaissance du/au travail devient une activité à part entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.241-268. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Simuler » l’activité passée pour aider à concevoir un serious game : les apports de la démarche de simulation rétrospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2020.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-conciliation vie de travail / vie hors travail : intervenir par le théâtre‑forum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-2, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une perspective située pour penser l’appropriation des espaces de travail « par activités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace et temps de l’activité / Travail, Territoire et politique, 18-2, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.6563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies émergentes et transformations digitales de l’activité : enjeux pour l’activité et la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.17-32. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2021.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le serious game comme outil de développement des activités managériales : quand la technologie sert d’instrument médiateur à la délibération des pratiques et du métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.289-320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.844.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking activity-based work environment throughout situated acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Workplace Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.10-25. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JWL-02-2020-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention « en pratiques et en débats ». Coordinateurs : M.-E. Bobillier-Chaumon, T.H. Benchekroun, D. Lhuilier, A.L. Ulmann & A. Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2020.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et instrumenter l’intervention dans une organisation en transition (SCOP) : quand l’intervenant doit prendre et trouver sa place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un modèle de gouvernance classique aux modalités démocratiques de la SCOP : réalités cliniques de cette transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.027.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements technologiques, TIC et santé psychologique au travail : une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’activité DE simulation à l’activité EN simulation : simuler pour stimuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. L’expérience utilisateur dans l’appropriation des technologies : quelles approches possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.309-312. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC et évolutions des pratiques socioprofessionnelles des cadres : quels repères pour le métier et quelles incidences sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.349-373. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots du travail : analyse des thématiques de recherche publiées dans Le travail humain de 1933 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Laneyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (1), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.811.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les technologies s’incarnent dans l’activité : le cas des réseaux sociaux numériques d’entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aguercif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.325-339. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation et l'appropriation des ENT (Espaces Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.13-49. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.24.1.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding What Determines the Organizational Practices for the Prevention of Psychosocial Risks Put in Place by Occupational Health Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Troyano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19-2, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pistes.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (14), 32 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.3044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation de la voiture électrique : un agent transformateur des pratiques socio-domestique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philips-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des technologies embarquées dans l'activité des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des TIC dans la transformation digitale de l’activité et sur la santé au travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de robots dans les Etablissements d’Hébergement pour Personnes Agées Dépendantes (EHPAD) : mieux vivre la séparation familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies Collaboratives : usages et impacts au sein de l’activité collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crouzat Pauline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Conditions de Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Falls at Home: User-Centered Design of a Pervasive Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17011/ht/urn.201611174654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation située des technologies dans et par l’activité : premiers étayages pour une clinique de l’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité des salariés âgés : l'environnement sociotechnique comme ressource au métier d'agent de circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)Visibilité de l’art sur les réseaux sociaux numériques (RSN) : analyser l’acceptation des RSN par les artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcher Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Moktari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et activités professionnelles : quels usages, quelles incidences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (1), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pto.2015.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique de l'usage. Les artefacts technologiques comme développement de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 13 (n° 2), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et conditions de travail des cadres. Une formation-action avec des syndicalistes européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 204, pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRDO: Smart companion for helping elderly to live at home for longer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can ICT improve the quality of life of elderly adults living in residential home care units ? From actual impacts to hidden artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Croisile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (6), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2013.832382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une technologie pervasive pour le maintien à domicile : une démarche prospective par la prise en compte des systèmes d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durif-Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohini Vanhille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ergonomie prospective, 77 (1), pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The user-centered design of an ambient technology for preventing falls at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Body-Bekkadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gerontechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4017/gt.2014.13.02.090.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'expérience professionnelle des cadres dans un environnement médiatisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (4), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomadisme et dépendance. Des pratiques professionnelles reconfigurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Opportunités numériques, 448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir sur les souffrances au travail : acteurs et enjeux dans la durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (65), pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of development of customer online banking skills on customer adviser skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technology, Work and Employment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture numérique chez les seniors du 4eme age. Observation d'une acculturation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.147-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction L’acceptabilité des technologies : bilans et nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L’acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des technologies en situation professionnelle : quelle articulation possible entre acceptabilité et acceptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'acceptabilité des technologies : bilans et nouvelles perspectives, 72 (4), pp.355-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies au service des personnes âgées : Entre promesses et interrogations : une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.271-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sur les compétences du chargé de clientèle du développement des compétences des clients via l'E-banking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (2), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La triade : chargé de clientèle, système d’information et client en milieu bancaire Analyses et conséquences sur les compétences en jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Système d’Information et Management </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (13), pp.33-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’expertise des usagers via les TIC : quels enjeux pour les travailleurs des relations de services ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du travail face aux défis technologiques : quelles incidences pour la santé : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Mutations du travail face aux défis technologiques et à leurs incidences sur le travail, 9 (2), pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d’information : le cas des systèmes d’information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des nouvelles technologies d'information : le cas des systèmes d'information en milieu bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.247-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management de professionnels : le cas emblématique des chargés de clientèle bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01749920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels de la banque. Le cas des chargés de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 168-169, pp.205-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of the knowledge management in the transmission of skills between multinational firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Oprea Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psihologio Resurselor Umane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (1), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter ou uniformiser les interactions personnes-systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00377113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardiser ou adapter les interactions personnes-machines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carvallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.91-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions techniques et mutations du travail : émergence de nouveaux modèles d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (2), pp.161-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l'interaction entre l'homme et les NTIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter de Abreu Cybis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène et Sécurité du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psycho-ergonomique de l’interaction entre l’homme et la NTIC : introduction à une psychologie de l’environnement digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cybis de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de notes documentaires INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 189, pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du changement technologique sur le travail collaboratif : le cas d’une équipe de conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’Interaction Homme Machine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.27-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions de l’activité et de l’organisation du travail lors du changement d’environnement de programmation chez les informaticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82 (47-66)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements techniques et évolution des compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 70, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et intégrer des IA explicatives de confiance : conditions sociotechniques et d’usage pour des technologies centrées sur l’humain en contextes professionnels et domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Cifre "Ma recherche j'en parle" - Technologies centrées sur l'humain au service d'une industrie responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2025, Paris (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des détecteurs de vêlage sur l’activité des éleveurs bovin laitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sicco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From co-location to co-presence at work: building collectives in hybrid workplaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming working environments: challenges and opportunities. 21st European Congress on Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association on Work and Organizational Psychology (EAWOP), May 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir une IA explicable, appropriable et de confiance : approche située par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Arpège 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Arpège, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'explicabilité à l'explication des IA : perspective située incarnée par et pour les métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence EGC - Atelier EXPLAIN'AI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Radia-CNRS; Association EGC, Jan 2025, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-venir auprès de professionnels : Construire des espaces de dialogue et de réflexivité sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Croity-Belz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des IA Explicables pour le Secteur Nucléaire : Vers des Technologies Acceptables et Soutenables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de vie : du travail aux autres sphères de l'existence. Congrès AIPTLF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un serious game sur la qualité de vie et des conditions de travail : conception participative et tests-utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra-Alice Delmas-Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conditions sociotechniques et d’activité pour concevoir et intégrer des IA explicatives de confiance en situations professionnelles et socio-domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Frejus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle dans la recherche en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la conception à l’appropriation des espaces de travail flexibles : penser le rapport entre espace et activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Systèmes de Transports Intelligents Coopératifs sur le travail collectif des professionnels de l’exploitation de la route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards supporting the design of activity-based work environments : Lessons from a research-industry collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Congress of the European Association of Work and Organizational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail hybride, collectif de travail et culture organisationnelle : le cas d’une entreprise de télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Leygues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIIe Congrès de l'Association internationale de psychologie du travail de langue française (AIPTLF), Jul 2023, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler pour prospecter l'activité future de supervision du trafic routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dionisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIQUE 2023. 12ème colloque de psychologie ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vécu de l’activité à la conception d’un serious game sur la qualité de vie au travail : méthodes d’analyse et de restitution d’une activité passée et distancielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence : retrouver du sens au travail est une affaire collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using drama-based methods to address the negative impacts of digital technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference Work-II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Turku/zoom, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire sa méthode d’analyse de l’activité entre intervention en clinique de l’activité et recueil de données de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les pratiques de mise en débat des pratiques numériques de travail. La méthodologie de l’Éducation Populaire à l’écoute des tensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité en question au sein de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les nouveaux espaces de travail en lien avec l’activité, une approche par l’acceptation située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter l'acceptation future d'une technologie professionnelle : une approche par la simulation de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque EPIQUE : 10 ans d’ARPEGE et 20 ans d’EPIQUE. Comment la Psychologie Ergonomique et l’Ergonomie contribuent-elles aux évolutions sociétales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2021, Lille, France. pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’activité s’affranchit des frontières spatiales et temporelles : le cas des éducateurs spécialisés nomades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Miossec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation process of activity-based work environments. Towards a situated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Computer-Supported Cooperative Work – Doctoral Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Socially Embedded Technologies (EUSSET), Jun 2021, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021_dc009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces d’échanges dans l’entreprise ? Un exemple de théâtre-forum pour les problèmes de connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque EPIQUE. Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARPEGE, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be overconnected; from individual difficulties to individual and collective coping mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAW 2019 Well-being at work in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, May 2019, Issy-les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim2B : conception et &eacute;valuation d'un serious game centr&eacute; sur les interactions sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.3:1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la démarche de simulation rétrospective de l'activité à une démarche d'évaluation d'un serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Work through (Work)Spaces: Current issues for organizational change and development of teams and competencies [symposium]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciobanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EAWOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Work and Organizational Psychology, May 2019, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overload of technical connexions for communicating at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2018 (International Ergonomics Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure collaboration pluridisciplinaire dans le processus de conception d'un système interactif : cas de la définition des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Caffiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail collaboratif médiatisé : freins et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès AIPTLF : Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française (AIPTLF), Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methods for the projection of uses for vulnerable people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th congress international ergonomics association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA, Aug 2018, Florence, Italy. pp.765-773, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to design home support for elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Las Vegas, United States. pp.276-289, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92037-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of change management skills and Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Keusch-Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VocADom Project: Speech Interaction for Well-being and Reliance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2018 - 20th International Conference on Human-Computer Interaction with Mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et impacts de la connexion au travail ; régulations individuelles et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPTLF (Psychologie du Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Psychologie du Travail de Langue Française, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies embarquées : quelles incidences sur l’activité et les compétences des conducteurs routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l'activité et des compétences relationnelles des aides-soignants lors de l’utilisation d’un robot émotionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Carrion-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamari Gamkrelidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Eyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence de Psychologie Ergonomiquee EPIQUE : Ergonomie des technologies pour le développement des compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la recherche en Psychologie Ergonomique et Ergonomie (ARPEGE), Jul 2017, Dijon, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IHM tactile et profil non-voyant : l’émergence de problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.259-263, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Triangulated Model to Assess Adoption of Virtual Learning Environements in Primary Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CIRDO Corpus: Comprehensive Audio/Video Database of Domestic Falls of Elderly People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Resources and Evaluation (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2016, Portoroz, Slovenia. pp.1389-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acceptance of VLEs (Virtual Learning Environments) by Primary School Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSEDU 2016 - Proceedings of the 8th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptation des ENT (Environnements Numériques de Travail) par les enseignants du primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.258-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet CIRDO d'assistance aux personnes âgées isolées à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Handicap 2014 - 8ème Édition - Les technologies d'assistance : de la compensation à l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.229-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première expérience de conduite d’une voiture électrique: l’influence des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Kalampalikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème conférence de Psychologie Ergonomique EPIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Belgique. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de l'activité de laborantins en bactériologie dans le cadre de la dématérialisation de leur travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux numériques d'entreprises : nouveaux enjeux pour le travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la construction de valeur liée à l'expérience utilisateur dans la modélisation de l'acceptation technologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IHM 2012 (conférence conjointe de la 13ème édition de ERGO'IA et de la 24ème édition d'IHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Biarritz, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de développement de technologies ambiantes pour le maintien à domicile des personnes dépendantes : vers une triangulation des méthodes et des approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïda Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès Européen de Stimulation Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Dijon, France. pp.121--122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies et gestion des projets dans l'activité médiatisée d'un cadre dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d'une équipe de projet multiculturelle coopérant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmie Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et stratégies d'utilisation des E-services par des personnes déficientes visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre des e-services accessibles : quelles incidences socio-organisationnelles pour une administration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'E-RH : quelles frontières pour l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of conditions of use of E-services accessible to visually disabled persons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEGAS'07 : Workshop of Design &amp; Evaluation of e-Government Applications and services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rio de Janeiro, Brazil. pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électrionique accessible et acceptation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès international de psychologie du travail et développement des personnes et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Hammamet, Tunisie. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersion de la personne âgée en maison de retraite : étude des incidences possibles des TIC dans sa (re)construction psychosociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUDOVIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saint-Lizier, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des sites Web aux personnes non-voyantes : Résultats de tests d'utilisabilité sur 2 sites administratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC : Enjeux et usages des TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.155-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des E-services aux personnes non-voyantes : difficultés d'usage te recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIHM : Interaction Homme Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montréal, Canada. pp.171-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des démarches d'inspection et des tests d'usage dans l'évaluation de l'accessibilité de E-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA : L'humain comme facteur de performance des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Biarritz, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées en EHPAD. Les TIC sont-elles un mode de reliance sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC 2006 "ENJEUX ET USAGES DES TIC : Reliance sociale et insertion professionnelle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Bruxelles, Belgique. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00194132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des nouvelles technologies : un enjeu pour l'intégration sociale des personnes handicapées et empêchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème congrès de la SELF (Société d'Ergonomie de Langue Française) : ergonomie et santé au travail - Transformations du travail et perspectives pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.423-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'évaluation de l'usage et des répercussions psychosociales d'un environnement STIC sur une population de personnes âgées en résidence médicalisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 ème conférence francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France. pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage des nouvelles technologies par des personnes en situation de handicap : deux études pour comprendre leurs conditions d'appropriation et d'acceptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohen-Montandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Sandoz-Guermond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFP' 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Nancy, France. p.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a videoconference swim coach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Work and Organizational Psychology Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner en natation par visioconférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EITA JP 2022 - Encontro internacional sobre o trabalho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Joao Pessoa, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique du travail en Guadeloupe : apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ganem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaêlle Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Toto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Travailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Troupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de Psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Gosier, Guadeloupe. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en pratiques et en débats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lhuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Ulmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Weill-Fassina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail digitalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Univers Psy, 9782100835737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire Covid sur le travail et la santé des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien être et santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions en vie de travail et en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gangloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2021, Innovation, entrepreneuriat et gestion ; Série Changements technologiques et ressources humaines, 9781784057800. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119808343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations : 110 notions clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Vallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016, Coll. Psycho sup, 978-2-10-073811-3. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L’Harmattan, 2015, 978-2-343-04168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris: L'harmattan, 2014, 978-2-343-02839-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles pratiques de travail : innovations technologiques, changements organisationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements, transformations organisationnelles et innovations managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, évaluation des risques, résilience et management de la sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongo Rémi Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, 2013, 978-2-343-01983-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation, gestion des carrières, insertion et accompagnement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobiller-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des parcours professionnels en psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.270, 2013, 978-2-343-01516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail, implication et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kouabenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.464, 2012, 9782804162634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, pp.232, 2010, 9782804109943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01559683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode de l'objet technique à l'épreuve des activités médiatisées par les technologies : vers des objets techniques innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priska Lutumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gaubert; Bruno Cuvillier; Elisabeth Leblanc; Sabrina Rouat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthode de l'objet technique : reprendre la main sur l'activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-217, 2024, Travail et activité humaine, 978-2-36630-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Maurice Lahy, un scientifique engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilbert Patrick, Vayre Emilie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Management et société, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obsolescence des compétences des salariés âgés : une conséquence inéluctable de la digitalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transformations digitales à l’épreuve de l’activité et du travail comprendre et accompagner les mutations technologiques émergentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de travail et nouveaux modèles d'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ianeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laneyrie Elsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Rouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de psychologie du travail et des organisations. Concepts, méthodes et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2021, 9782807329904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du réseau social numérique d'entreprise en contexte de télétravail et covid-19 : implications pour la qualité de vie au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon; Bernard Gangloff; Patrick Gilbert; Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les incidences psycho-sociales et socio-organisationnelles de la crise sanitaire covid sur le travail et la santé des salariés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-23640-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la subjectivité dans les activités médiatisées par les technologies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Juan Román Hernández; Dominique Lhuilier; José Newton Garcia de Araújo; Andrea Pujol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-72, 2020, Colloques et rencontres, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage social des émotions au sein des collectifs en contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuvillier Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Lagabrielle; Dirk Steiner; Adalgisa Battistelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrières, leadership et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Psychologie du travail, 978-2-343-19893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des TIC dans les pratiques socioprofessionnelles des cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Ntsame Sima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Ngueutsa; René Mokounkolo; Narcisse Achi; Abdelkarim Belhaj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et développement des pays du sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Psychologie du travail, 978-2-343-04943-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Adoption of Virtual Learning Environments in Primary Schools: An Activity Oriented Study of Teacher’s Acceptance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Codreanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vigneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Costagliola, G., Uhomoibhi, J., Zvacek, S., McLaren, B.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS 739, Springer International Publishing, pp. 513-531, 2017, 8th International Conference CSEDU 2016 Revised Selected Papers, 978-3-319-63184-4. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63184-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC et Mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Éric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.17-20, 2016, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dunod.valle.2016.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la psychologie du travail et des organisations : aperçu sur les fondements et les domaines d’interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Valléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.7-17, 2016, 978-2-10-073811-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence externe au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris: DUNOD, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité médiatisée des cadres par les technologies : de nouvelles pratiques pour de nouvelles compétences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felio, C.; Lerouge, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres face aux TIC : enjeux et risques psychosociaux au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intranquillité des professionnels de la petite enfance : origine et stratégies de défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Di Fabio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil et orientation pour le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lean et la place du standard de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Christophe Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In. Cl. Lemoine, V. Majer, P. Salengros, A. Di Fabio (Eds). Les effets des modes d'organisation au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L'Harmattan, pp.67-77, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l’information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Editions Elsevier Masson., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptation des technologies : quels apports des modèles d’acceptabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laina Ngom-Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutualisation des ressources numériques et coordination des pratiques informationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Houdiard Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des réseaux sociaux numériques d'entreprise dans le développement de l'activité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Barville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kourabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner l’appropriation des TIC : repères et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Drutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In J. Vacherand-Revel, M. Dubois, M.E. Bobillier Chaumon, R. Kouabenan &amp; P. Sarnin (Eds.), Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’harmattan, pp.116-128, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles Technologies du travail : Quelles conséquences pour la santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Risques Psychososociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Seuil, pp.511-517, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies de l'information et bien-être au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Fadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologie professionnelle et de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l’ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In S., Leduc, G., Valléry, S., Bellhari, S., &amp; S. Gaston, (Eds.), Ergonomie des interfaces logicielles : Recommandations pour la conception, le développement et l’évaluation des applications. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01750982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la dématérialisation du travail sur les pratiques. Analyse de l'activité de laborantins en bactériologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vacherand Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Vacherand-Revel; M. Dubois; M.E. Bobillier Chaumon; R. Kouabenan; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements organisationnels et technologiques : nouvelles pratiques de travail et innovations managériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Bobillier Chaumon M.E., Dubois M., Vacherand-Revel, J., Sarnin, P. &amp; Kouabenan, R. (2013). La gestion des parcours professionnels en psychologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : L’Harmattan., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques socioprofessionnelles d'une activité administrative non-dématérialisée en voie d’informatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Medzo-M’engone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In C. Van de Leemput, C. Chauvin &amp; C. Hellemans (Eds). EPIC (Psychologie Ergonomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et déontologie d l'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.387-401, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d'analyse et de compréhension de l'activité : démarche et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC & Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.17-31, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de travail et mutations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.95-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : les dimensions et approches en psychologies du travail et des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; P. Sarnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de Psychologie du Travail et des Organisations : les enjeux psychologiques du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.47-93, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la messagerie dans l'activité d'un cadre dirigeant : entre usages subis et usages choisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barville-Deromas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Desrumaux, Sabine Pohl, Anne-Marie Vonthron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-224, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité d'une équipe de projet multiculturelle concevant à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vacherand-Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Vonthron, Sabine Pohl, Pascale Desrumaux-Zagrodnicki. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des identités, des compétences et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.225-233, 2011, 978-2-296-55574-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de service : fondements, contexte actuel et conditions de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations de service : nouveaux usages, nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.E. Bobillier Chaumon; M. Dubois; D. Retour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement des outils d'information bancaires internes et externes : nouveaux usages et nouveaux usagers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès des technologies aux personnes empêchées : conditions d’usage et incidences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Dinet J (Ed) Usages, usagers et compétences informationnelles au XXIe siècle. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier pp.195-219, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers de chargé de clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Retour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In L. Boyer &amp; A.Scouarnec Colombelles (Eds) L’observatoire des métiers. Concepts et Pratiques, EMS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques, méthodes et démarches d’évaluation des aides techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In A. Pruski (Ed.) Assistance technique au handicap </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Lavoisier, pp.49-97, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01751202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche innovante pour concevoir un habitat capacitant pour personnes fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRECISE - How to move from explainability to explanation: proposal for a process for explaining AI predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité d'entraîneurs confrontée aux artefacts technologiques : des pratiques supervisées aux pratiques instrumentées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Scavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « l’état des connaissances sur l’influence du travail à distance sur la santé des travailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0091, Anses. 2024, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04473102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhandicap et Télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnam; Aphp; Cesap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage responsable des TIC. Technologies de l’Information et de la Communication (TIC) et conditions de travail des cadres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cuvillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Guide de réflexion". Eurocadres. CEE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01429063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification d'un ensemble de postures types de chutes : description des &amp;quot;poses clefs'' et'' mots clefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Bobillier Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bekkadja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; GRePS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des Technologies de communication sur le métier de cadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] APEC; GRePS. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01561825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences psychologiques et sociales du chômage partiel de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon GRePS. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transferts d'apprentissage dans le cadre des transferts technologiques informatiques : le cas du maquettage en conception informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Paul Verlaine - Metz, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999METZ004L⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’usage et facteurs d’acceptation des technologies de l'activité : Questions et perspectives pour la psychologie du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Ecole doctorale Sciences de l’Homme, du Politique, et du Territoire, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01559686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E46B97F"/>
+    <w:nsid w:val="0CB25CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-eric-bobillier-chaumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143102273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2024.2301960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.05.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331859v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adah&#233; Saban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04634721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.368.0044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881244v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abitan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.11.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6508" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Keusch-Bessard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.844.0289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710972v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;tin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuvillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-02-2020-0027" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.027.0033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barville-Deromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Troyano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguercif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.08.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.811.0001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.01.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Poupon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philips-Bertin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740774v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Troyano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5157" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzat Pauline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/ht/urn.201611174654" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2857" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Amandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moktari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2805" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2897" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561939v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body-Bekkadja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2014.13.02.090.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Vanhille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562057v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134492v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562077v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749920v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164174v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cybis de Abreu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brangier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Abreu Cybis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frejus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Alice Delmas-Mitchell" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Constantin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813708v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839170v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277760v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293640v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186707v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021_dc009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100842v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407616v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157644v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174340v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946154v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277732v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946152v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384305v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peillon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004136" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Poupon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986950v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Bouvier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986941v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986958v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986971v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196844v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196863v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196823v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196853v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042039v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042030v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#234;lle Rome" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toto" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Travailleur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Troup&#233;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069953v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-du-travail-digitalise-nouvelles-formes-du-travail-et" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450379v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouabenan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarnin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213240v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873999v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel," TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois," TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986993v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874001v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873996v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559683v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892255v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871260v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838629v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076186v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-subjectivite_et_travail_entre_mal_etre_et_bien_etre_jorge_juan_rom_n_hern_ndez_dominique_lhuilier_jose_newton_garcia_de_ara_jo_andrea_pujol-9782343205090-66603.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212107v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carrieres_leadership_et_conflits_christine_lagabrielle_dirk_steiner_adalgisa_battistelli-9782343198934-65534.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429019v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429022v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0017" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429015v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Christophe Carlotti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213096v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429318v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431297v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Ngom-Dieng" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213102v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand Revel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750982v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751020v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drutel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213083v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213093v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fadier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213098v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874007v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213091v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213094v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874005v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986758v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986821v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213111v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213144v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751115v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751155v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751202v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gaillard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469355v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518731v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Grondin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas George" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042020v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473102v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429063v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213244v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekkadja" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561825v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213249v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775782v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ004L" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01559686v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-eric-bobillier-chaumon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4032-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143102273" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05045331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette St&#233;phan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Lutumba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Scavo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.588.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adel&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dionisio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929x.2024.2301960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.05.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04605100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.241.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04634721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.368.0044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.09.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adah&#233; Saban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-27242022000100027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.7295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04205068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.399.0026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuvillier Bruno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.11.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Morand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6508" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03668892v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abitan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.6563" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881174v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Keusch-Bessard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vacherand-Revel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cuvillier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.844.0289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JWL-02-2020-0027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Weill-Fassina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03710972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;tin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cuvillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03781346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.027.0033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927965v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medzo-M&#8217;engone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pr&#233;au" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2018.03.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Laneyrie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.09.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881365v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.01.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouzid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.811.0001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barville-Deromas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cippelletti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Troyano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aguercif" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2018.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512377v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Codreanu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.24.1.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Troyano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.5157" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Poupon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.3044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philips-Bertin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746065v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crouzat Pauline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17011/ht/urn.201611174654" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425813v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2016.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2857" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Amandine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Moktari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2805" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2015.12.001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425809v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2897" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bekkadja" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vacher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561990v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Croisile" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2013.832382" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205992v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohini Vanhille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561939v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Body-Bekkadja" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4017/gt.2014.13.02.090.00" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561821v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206544v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Retour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369611v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562037v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562049v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Oprea Ciobanu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Retour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobiller-Chaumon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749800v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01749920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134492v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164174v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brangier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter de Abreu Cybis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cybis de Abreu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750402v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bessiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Bennani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Frejus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sicco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993197v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142244v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493636v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Massart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Alice Delmas-Mitchell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Constantin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813708v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277790v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04228346v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04874395v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Leygues" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839170v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tom&#225;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Robin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03433314v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202859v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Miossec" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277768v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03293640v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186707v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03295703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021_dc009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03100842v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407616v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Karami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157644v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951812v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciobanu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882569v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Caffiau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girardet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872576v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_80" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807679v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92037-5_21" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946155v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830217v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02174325v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04277732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03946151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Carrion-Martinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baltenneck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Eyme" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384305v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004136" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323603v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Ahmed Khan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990201v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964239v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Poupon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986950v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Bouvier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905204v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953518v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443922v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sandoz-Guermond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196844v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196783v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196812v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385619v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohen-Montandreau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194642v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196823v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196853v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194132v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197097v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197109v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042030v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501819v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ganem" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#234;lle Rome" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toto" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Travailleur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Troup&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069910v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lhuilier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ulmann" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069953v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-du-travail-digitalise-nouvelles-formes-du-travail-et" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03844850v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gangloff" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990320v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990338v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990302v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04069926v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-transformations-digitales-a-lepreuve-de-lactivite-et-du-travail/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vallery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01450379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429059v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongo R&#233;mi Kouabenan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559396v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213227v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouabenan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarnin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213240v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873999v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand-Revel," TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois," TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559679v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873995v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986993v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874000v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874001v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873996v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559683v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687829v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/307-la-methode-de-lobjet-technique-reprendre-la-main-sur-lactivite.html" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892255v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737838v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneyrie Elsa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leblanc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838629v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04076186v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-subjectivite_et_travail_entre_mal_etre_et_bien_etre_jorge_juan_rom_n_hern_ndez_dominique_lhuilier_jose_newton_garcia_de_ara_jo_andrea_pujol-9782343205090-66603.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04212107v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-carrieres_leadership_et_conflits_christine_lagabrielle_dirk_steiner_adalgisa_battistelli-9782343198934-65534.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624377v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ntsame Sima" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-psychologie_du_travail_et_developpement_des_pays_du_sud_robert_ngueutsa_rene_mokounkolo_narcisse_achi_abdelkarim_belhaj-9782343049434-45576.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562342v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63184-4_27" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429019v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429022v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-&#201;ric Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.valle.2016.01.0017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429007v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vall&#233;ry" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429015v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213096v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429318v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750910v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Christophe Carlotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429046v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Fadier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laina Ngom-Dieng" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213083v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barville" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751020v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drutel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562087v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213093v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Bobillier-Chaumon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fadier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01750982v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouvier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vacherand Revel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751077v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04624401v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213094v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874005v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874009v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213098v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874007v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986758v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986821v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213111v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751155v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01751202v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gaillard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469355v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518731v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Grondin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nodet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas George" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042020v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04473102v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poirier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bastos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04935853v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desguerre" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ebersold" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429063v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213244v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cros" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekkadja" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561825v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213249v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775782v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ004L" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01559686v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>