--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -938,252 +938,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les frontières du stérile et du non-stérile s'évanouissent</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.008.0458⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441189v1</w:t>
+                <w:t xml:space="preserve">hal-03190601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les frontières du stérile et du non-stérile s'évanouissent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tantchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.008.0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190601v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1428,303 +1428,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religions et politiques de santé. Les “affinités électives”</w:t>
+                <w:t xml:space="preserve">La pluridisciplinarité du point de vue de l’anthropologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Approches et méthodes des sciences sociales du religieux : entre permanence et changement, Faculté des Lettres et Sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail : Santé et travail, Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629031v1</w:t>
+                <w:t xml:space="preserve">hal-02629035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluridisciplinarité du point de vue de l’anthropologie sociale</w:t>
+                <w:t xml:space="preserve">L’interruption volontaire de grossesse en Afrique. Une question de droit ou de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail : Santé et travail, Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les problèmes négligés des systèmes de santé en Afrique, LASDEL-CRDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Niamey., Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629035v1</w:t>
+                <w:t xml:space="preserve">hal-02629034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interruption volontaire de grossesse en Afrique. Une question de droit ou de santé ?</w:t>
+                <w:t xml:space="preserve">“Éduquer” les patients. Heurs et malheurs des dispositifs d’éducation thérapeutique des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les problèmes négligés des systèmes de santé en Afrique, LASDEL-CRDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Niamey., Niger</w:t>
+              <w:t xml:space="preserve">colloque international Rencontres sciences sociales et santé de Fès V: Politiques de santé, maladies chroniques et accès aux soins, Faculté des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629034v1</w:t>
+                <w:t xml:space="preserve">hal-02629033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Éduquer” les patients. Heurs et malheurs des dispositifs d’éducation thérapeutique des patients</w:t>
+                <w:t xml:space="preserve">Religions et politiques de santé. Les “affinités électives”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Rencontres sciences sociales et santé de Fès V: Politiques de santé, maladies chroniques et accès aux soins, Faculté des Lettres et Sciences humaines</w:t>
+              <w:t xml:space="preserve">colloque international Approches et méthodes des sciences sociales du religieux : entre permanence et changement, Faculté des Lettres et Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629033v1</w:t>
+                <w:t xml:space="preserve">hal-02629031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer les patients</w:t>
               </w:r>
@@ -1842,165 +1842,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la politisation à la médicalisation des médecines traditionnelles et complémentaires</w:t>
+                <w:t xml:space="preserve">Des “frontières d’humanité” mouvantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres Sciences sociales et santé : Les plantes comme recours thérapeutique et comme cosmétique entre permanence et innovation Université Sidi Mohamed Ben Abdellah</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Journées d’étude L’animal, modèle ou objet d’étude : une perspective euroméditerranéenne et pluridisciplinaire, U. Bordeaux-Bureau Euro-Med/Forum Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629026v1</w:t>
+                <w:t xml:space="preserve">hal-02629027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des “frontières d’humanité” mouvantes</w:t>
+                <w:t xml:space="preserve">De la politisation à la médicalisation des médecines traditionnelles et complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude L’animal, modèle ou objet d’étude : une perspective euroméditerranéenne et pluridisciplinaire, U. Bordeaux-Bureau Euro-Med/Forum Montesquieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Pessac, France</w:t>
+              <w:t xml:space="preserve">4es Rencontres Sciences sociales et santé : Les plantes comme recours thérapeutique et comme cosmétique entre permanence et innovation Université Sidi Mohamed Ben Abdellah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629027v1</w:t>
+                <w:t xml:space="preserve">hal-02629026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maisons pour accoucher</w:t>
               </w:r>
@@ -2049,178 +2049,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicisation du débat sur l’avortement au Maroc</w:t>
+                <w:t xml:space="preserve">Ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’APAD, La fabrique de l’action publique dans les pays ‘sous régime d’aide’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629029v1</w:t>
+                <w:t xml:space="preserve">hal-02629025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture</w:t>
+                <w:t xml:space="preserve">La publicisation du débat sur l’avortement au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international En Afrique, accoucher après la fin de l’exceptionnalité du sida, LAM, CNRS, IRD, Université de Bordeaux, AUF, Fondation de France et Région Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’APAD, La fabrique de l’action publique dans les pays ‘sous régime d’aide’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629025v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec l’eTME, le sida devient-il un “véritable problème de santé publique ?”</w:t>
               </w:r>
@@ -2528,247 +2528,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Langewiesche</w:t>
+                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+                <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296393v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3358,255 +3358,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03605894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audit médical en expérience : la difficulté de mettre en question sa pratique clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tout le monde fait tout... mais chacun pour soi ! Des prestataires non organisés au début de l'intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Richard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Bationo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2016, 978-2-343-10623-6</w:t>
+              <w:t xml:space="preserve">Accompagner les femmes à la maternité : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.55-73, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190045v1</w:t>
+                <w:t xml:space="preserve">hal-03190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tout le monde fait tout... mais chacun pour soi ! Des prestataires non organisés au début de l'intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+                <w:t xml:space="preserve">Audit médical en expérience : la difficulté de mettre en question sa pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bationo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fatoumata Ouattara; Marc-Éric Gruénais; Fabienne Richard; Charlemagne Ouédraogo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner les femmes à la maternité : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.55-73, 2016, Anthropologies et Médecines, 978-2-343-10623-6</w:t>
+              <w:t xml:space="preserve">Accompagner les femmes à la maternité au Burkina Faso : anthropologie et santé publique dans un projet d'amélioration des soins obstétricaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.191-204, 2016, 978-2-343-10623-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190038v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anthropologie dans un projet de santé maternelle</w:t>
               </w:r>
@@ -3898,51 +3898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4990,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.008.0458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoma Bayili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629029v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00356853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lenclud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.10825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Olivier de Sardan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blundo Giorgio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/annuaire-ehess/16988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rouijel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Yassine Kassab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Yakubu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma&#252;s Djuami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Blinani Tchablietiene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melchior Fomba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.008.0458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoma Bayili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00356853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lenclud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.10825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Olivier de Sardan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blundo Giorgio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/annuaire-ehess/16988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rouijel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Yassine Kassab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Yakubu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma&#252;s Djuami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Blinani Tchablietiene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melchior Fomba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>