--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -173,576 +173,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03605888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec la perspective d’élimination de la transmission du VIH/sida de la mère à l’enfant, le sida devient-il un “véritable problème de santé publique” ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tantchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tijou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Kouokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radi Saadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535904v1</w:t>
+                <w:t xml:space="preserve">hal-02536073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicisation du débat sur l’avortement au Maroc. L’État marocain en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.219-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anneemaghreb.3271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du Colloque international “L’animal, modèle ou objet d’étude” (Bordeaux, 9-10 juin 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radi Saadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14</w:t>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536073v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du Colloque international “L’animal, modèle ou objet d’étude” (Bordeaux, 9-10 juin 2016)</w:t>
+                <w:t xml:space="preserve">Avec la perspective d’élimination de la transmission du VIH/sida de la mère à l’enfant, le sida devient-il un “véritable problème de santé publique” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2</w:t>
+              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535907v1</w:t>
+                <w:t xml:space="preserve">hal-02535904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une anthropologie appliquée et impliquée dans un projet de développement en santé. Expérience d'une démarche qualitative avec des professionnels de santé au Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropological insights about a tool for improving quality of obstetric care : the experience of case review audits in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Zongo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+                <w:t xml:space="preserve">Fabienne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Brouwere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropology in Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/aia.2012.190204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190539v1</w:t>
+                <w:t xml:space="preserve">hal-03190530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropological insights about a tool for improving quality of obstetric care : the experience of case review audits in Burkina Faso</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une anthropologie appliquée et impliquée dans un projet de développement en santé. Expérience d'une démarche qualitative avec des professionnels de santé au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Brouwere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology in Action</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190530v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d'un livre: Vinh Kim Nguyen 2010 The Republic of Therapy. Triage and Sovereignty in West Africa’s Time of Aids. Duke University Press, Durham and London, 227p.</w:t>
               </w:r>
@@ -843,347 +843,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de mère sans un « mari ». La nécessité du mariage dans les structures de soins à Ouagadougou (Burkina Faso)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190568v1</w:t>
+                <w:t xml:space="preserve">hal-03190601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The difficulty of questioning clinical practice : experience of facility-based case reviews in Ouagadougou, Burkina Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les frontières du stérile et du non-stérile s'évanouissent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Tantchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 116 (1), pp.38-44. </w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2008.01741.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rac.008.0458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190601v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les frontières du stérile et du non-stérile s'évanouissent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Tantchou</w:t>
+                <w:t xml:space="preserve">Pas de mère sans un « mari ». La nécessité du mariage dans les structures de soins à Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouma Fernand Bationo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441189v1</w:t>
+                <w:t xml:space="preserve">hal-03190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1428,234 +1428,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluridisciplinarité du point de vue de l’anthropologie sociale</w:t>
+                <w:t xml:space="preserve">L’interruption volontaire de grossesse en Afrique. Une question de droit ou de santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail : Santé et travail, Université de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les problèmes négligés des systèmes de santé en Afrique, LASDEL-CRDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Niamey., Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629035v1</w:t>
+                <w:t xml:space="preserve">hal-02629034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interruption volontaire de grossesse en Afrique. Une question de droit ou de santé ?</w:t>
+                <w:t xml:space="preserve">“Éduquer” les patients. Heurs et malheurs des dispositifs d’éducation thérapeutique des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les problèmes négligés des systèmes de santé en Afrique, LASDEL-CRDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Niamey., Niger</w:t>
+              <w:t xml:space="preserve">colloque international Rencontres sciences sociales et santé de Fès V: Politiques de santé, maladies chroniques et accès aux soins, Faculté des Lettres et Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629034v1</w:t>
+                <w:t xml:space="preserve">hal-02629033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Éduquer” les patients. Heurs et malheurs des dispositifs d’éducation thérapeutique des patients</w:t>
+                <w:t xml:space="preserve">La pluridisciplinarité du point de vue de l’anthropologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Rencontres sciences sociales et santé de Fès V: Politiques de santé, maladies chroniques et accès aux soins, Faculté des Lettres et Sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Université d’été pluridisciplinaire et internationale sur le travail : Santé et travail, Université de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629033v1</w:t>
+                <w:t xml:space="preserve">hal-02629035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Religions et politiques de santé. Les “affinités électives”</w:t>
               </w:r>
@@ -2528,247 +2528,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Langewiesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ponçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296393v1</w:t>
+                <w:t xml:space="preserve">hal-01296410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives for an analysis of risks of exposure in an hypothetical conext of malaria re-emergence Camargue (France). A social approach,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Langewiesche</w:t>
+                <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? : propos introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vernazza-Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du projet EDEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Rovaniemi, Norway</w:t>
+              <w:t xml:space="preserve">Milieux de Vie et Santé, quelles pratiques interdisciplinaires ? - XVIIIèmes Journées scientifiques de la SEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Ecologie Humaine ; UR Acteurs et systèmes de santé en Afrique de l’IRD ; UMR7300 ESPACE ; Département Environnement Technologies et Société – Université de Provence, Jul 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296410v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2900,51 +2900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlemagne Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3760,51 +3760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour le Sud, un partenariat renforcé au Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouma Fernand Bationo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Gruénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535907v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441189v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.008.0458" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoma Bayili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00356853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lenclud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.10825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Olivier de Sardan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blundo Giorgio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/annuaire-ehess/16988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rouijel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Yassine Kassab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Yakubu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma&#252;s Djuami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Blinani Tchablietiene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melchior Fomba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Gru&#233;nais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536073v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Tantchou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kouokam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radi Saadia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.3271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535904v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brouwere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2012.190204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zongo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Marcis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Kim Nguyen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.124.0179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zongo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2008.01741.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.008.0458" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouma Fernand Bationo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazoma Bayili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629034v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629033v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thiriot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza-Licht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langewiesche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pon&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03612898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane&#160;carine Tantchou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.4000/books.irdeditions.3576" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00356853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lenclud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03605894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bationo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190045v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zongo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zongo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.10825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Soubeiga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294877v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.3580" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Olivier de Sardan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blundo Giorgio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jaffr&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bouju" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/annuaire-ehess/16988" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03190028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rouijel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Yassine Kassab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Madani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Carine Tantchou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926176v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Yakubu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma&#252;s Djuami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Blinani Tchablietiene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melchior Fomba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>