--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Ernoult </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en physique réacteurs et du cycle électronucléaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiolliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced reactor models for plutonium multirecycling scenario studies using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MOX: Facilitating plutonium multi-recycling in the French PWR fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulla Torvund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthea Gjestvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.111641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2025.111641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics DONJON5 reactor models for improved fuel cycle simulation with CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Electro-Nuclear Scenario under Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Nucl.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity studies of PWR MOX fuel management to the plutonium initial vector using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.17008, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430217008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone fuel loading model for scenario studies involving ASTRID-like SFRs with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual Technical Workshop on Fuel Cycle Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TWOFCS19, Jun 2019, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone irradiation model for scenario studies involving ASTRID-like SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heterogeneity in plutonium recycling in steady state PWR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core library for advanced scenario simulation, C.L.A.S.S.: principle & application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. PHYSOR 2014 “The Role of Reactor Physics toward a Sustainable Future” CD-ROM, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURE v.3 : SMURE, Serpent-MCNP Utility for Reactor Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Méplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hajnrych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Laboratoire de Physique Subatomique et de Cosmologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01491116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du Plutonium en REP Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du plutonium en REP – Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Paris-Sud XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : IPNO-T-14-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01112139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Ernoult </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en physique réacteurs et du cycle électronucléaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiolliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced reactor models for plutonium multirecycling scenario studies using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MOX: Facilitating plutonium multi-recycling in the French PWR fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulla Torvund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthea Gjestvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.111641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2025.111641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics DONJON5 reactor models for improved fuel cycle simulation with CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Electro-Nuclear Scenario under Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Nucl.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity studies of PWR MOX fuel management to the plutonium initial vector using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.17008, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430217008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone fuel loading model for scenario studies involving ASTRID-like SFRs with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual Technical Workshop on Fuel Cycle Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TWOFCS19, Jun 2019, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone irradiation model for scenario studies involving ASTRID-like SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heterogeneity in plutonium recycling in steady state PWR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core library for advanced scenario simulation, C.L.A.S.S.: principle & application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. PHYSOR 2014 “The Role of Reactor Physics toward a Sustainable Future” CD-ROM, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURE v.3 : SMURE, Serpent-MCNP Utility for Reactor Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Méplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hajnrych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Laboratoire de Physique Subatomique et de Cosmologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01491116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du Plutonium en REP Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du plutonium en REP – Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Paris-Sud XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : IPNO-T-14-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01112139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2010001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01491116v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ernoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajnrych" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/IPNO-T-14-03" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2010001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01491116v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ernoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajnrych" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/IPNO-T-14-03" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>