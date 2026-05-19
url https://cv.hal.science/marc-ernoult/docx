--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Ernoult </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en physique réacteurs et du cycle électronucléaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiolliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced reactor models for plutonium multirecycling scenario studies using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MOX: Facilitating plutonium multi-recycling in the French PWR fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulla Torvund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthea Gjestvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.111641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2025.111641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics DONJON5 reactor models for improved fuel cycle simulation with CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Electro-Nuclear Scenario under Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Nucl.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity studies of PWR MOX fuel management to the plutonium initial vector using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.17008, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430217008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone fuel loading model for scenario studies involving ASTRID-like SFRs with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual Technical Workshop on Fuel Cycle Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TWOFCS19, Jun 2019, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone irradiation model for scenario studies involving ASTRID-like SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heterogeneity in plutonium recycling in steady state PWR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core library for advanced scenario simulation, C.L.A.S.S.: principle & application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. PHYSOR 2014 “The Role of Reactor Physics toward a Sustainable Future” CD-ROM, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURE v.3 : SMURE, Serpent-MCNP Utility for Reactor Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Méplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hajnrych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Laboratoire de Physique Subatomique et de Cosmologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01491116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du Plutonium en REP Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du plutonium en REP – Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Paris-Sud XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : IPNO-T-14-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01112139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Ernoult </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en physique réacteurs et du cycle électronucléaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiolliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced reactor models for plutonium multirecycling scenario studies using artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-MOX: Facilitating plutonium multi-recycling in the French PWR fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gulla Torvund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthea Gjestvang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.111641. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2025.111641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties’ evolution of reactors loaded with MOX-MR fuels in plutonium multi-recycling scenarios in PWR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Durox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.71. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics DONJON5 reactor models for improved fuel cycle simulation with CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DONJON5/CLASS coupled simulations of MOX/UO$_2$ heterogeneous PWR core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.4. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Krivtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Electro-Nuclear Scenario under Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Nucl.Eng.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jne2010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucl.Eng.Des.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.111042. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.111042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of strategy robustness under disruption of objective in dynamic fuel cycle studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.108131. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2021.108131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated selection of nuclides and reactions of interest in a depletion simulation. Precision loss estimation for multiple outputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prog.Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 135, pp.103702. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2021.103702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled CLASS and DONJON5 3D full-core calculations and comparison with the neural network approach for fuel cycles involving MOX fueled PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Marleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals Nucl.Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 152, pp.107971. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2020.107971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disruption between options of plutonium multi-recycling in PWRs and in SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.20. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2018.12.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.13. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced plutonium management in PWR, complementarity of thorium and uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Meplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78, pp.330-340. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pnucene.2014.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01082648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity studies of PWR MOX fuel management to the plutonium initial vector using Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. pp.17008, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430217008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Tools for Uncertainties Visualization and Analysis in Fuel Cycle Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M&amp;C 2023: The International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society; Canadian Nuclear Society, Aug 2023, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTEMATIC ANALYSIS OF MULTIVARIATE SCENARIOS USING ADVANCED CLUSTERING METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Physics of Reactors 2020: Transition to a Scalable Nuclear Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cambridge, United Kingdom. pp.13002, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202124713002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the vitrified canister production for a PWR fleet with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Senentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiali Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Workshop on Fuel Cycle Simulation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France. pp.21, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2021020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone fuel loading model for scenario studies involving ASTRID-like SFRs with the CLASS code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual Technical Workshop on Fuel Cycle Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TWOFCS19, Jun 2019, Urbana-Champaign, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transition scenario from a PWR to a SFR fleet simulated with the class code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Nuclear Fuel Cycle Conference GLOBAL 2019, and Light Water Reactor Fuel Performance Conference, TOP FUEL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seattle, United States. pp.202-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122132v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multi-zone irradiation model for scenario studies involving ASTRID-like SFRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2017 : International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Kyoto, Japan. pp.17388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01515189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals of reactor physics with a view to the (possible) futures of nuclear energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Aziz Zakari-Issoufou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Daniel Dautreppe « Demain l’énergie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, GRENOBLE France. pp.372 - 380, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01664261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01247904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heterogeneity in plutonium recycling in steady state PWR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nuttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core library for advanced scenario simulation, C.L.A.S.S.: principle & application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Role of Reactor Physics toward a Sustainable Future” (PHYSOR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kyoto, Japan. PHYSOR 2014 “The Role of Reactor Physics toward a Sustainable Future” CD-ROM, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MURE v.3 : SMURE, Serpent-MCNP Utility for Reactor Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Méplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hajnrych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Capellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Laboratoire de Physique Subatomique et de Cosmologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01491116v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du Plutonium en REP Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Université Paris Sud - Paris XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014PA112333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01138550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion avancée du plutonium en REP – Complémentarité des cycles thorium et uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ernoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Théorique [nucl-th]. Paris-Sud XI, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : IPNO-T-14-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01112139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607628v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billiet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;bert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2010001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01491116v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ernoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajnrych" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138550v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112333" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/IPNO-T-14-03" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durox" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;bert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Paradis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne2010001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meplan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2021.103702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2020.107971" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meplan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2014.09.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTMD3MGV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291910v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Doligez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124713002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Senentz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021020" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122132v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Clavel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumonteil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01664261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Aziz Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.10.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuttin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capellan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01491116v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M&#233;plan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ernoult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Becker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajnrych" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01138550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01112139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/IPNO-T-14-03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>