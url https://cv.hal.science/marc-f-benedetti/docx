--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -187,9004 +187,9268 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur-Driven Cadmium Isotope Fractionation by Low-Molecular Weight Organic Ligands: Experimental Evidence from the Donnan Membrane Technique</w:t>
+                <w:t xml:space="preserve">Lithium isotopes in waters of the tropical volcanic island of Guadeloupe: A proxy of high and low-temperature water-rock interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Zhao</w:t>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongbing Li</w:t>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Antônio Gomes Brito</w:t>
+                <w:t xml:space="preserve">Clémentine Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benedetti</w:t>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wiggenhauser</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 417, pp.241 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2026.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459907v1</w:t>
+                <w:t xml:space="preserve">hal-05576066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the localization, stability, and recovery of inorganic nanoparticles in tree bark using advanced degradation techniques</w:t>
+                <w:t xml:space="preserve">Sulfur-Driven Cadmium Isotope Fractionation by Low-Molecular Weight Organic Ligands: Experimental Evidence from the Donnan Membrane Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Coural</w:t>
+                <w:t xml:space="preserve">Yang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">Yongbing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+                <w:t xml:space="preserve">Fernando Antônio Gomes Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Wiggenhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 506, pp.141584. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527749v1</w:t>
+                <w:t xml:space="preserve">hal-05459907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring environmental nanobiogeochemistry using field-flow fractionation and ICP-MS-based tools: background and fundamentals</w:t>
+                <w:t xml:space="preserve">Assessing the localization, stability, and recovery of inorganic nanoparticles in tree bark using advanced degradation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cuss</w:t>
+                <w:t xml:space="preserve">Sophie Coural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Alasonati</w:t>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedetti</w:t>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Churchill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fernando</w:t>
+                <w:t xml:space="preserve">Perrine Chaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5EN00095E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.141584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465150v1</w:t>
+                <w:t xml:space="preserve">hal-05527749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic aerosols captured by plants: A study of nanoparticles and their chemical composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring environmental nanobiogeochemistry using field-flow fractionation and ICP-MS-based tools: background and fundamentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+                <w:t xml:space="preserve">E. Alasonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Churchill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fernando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178505⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (8), pp.3847-3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5EN00095E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934442v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal and nanoparticle transport in a temperate river system: Hydrological controls and geochemical signatures in the Seine Basin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Rovezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459933v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal and nanoparticle transport in a temperate river system: Hydrological controls and geochemical signatures in the Seine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Moreda Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 694, pp.123025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05463113v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Volcanic aerosols captured by plants: A study of nanoparticles and their chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 963, pp.178505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988318v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934442v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size evolution of Eu(III)-fulvic acid complexes with pH, metal, and fulvic acid concentrations: implications for modelling of metal-humic substances interactions</w:t>
+                <w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Kouhail</w:t>
+                <w:t xml:space="preserve">Charlotte Catrouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+                <w:t xml:space="preserve">Eric D. van Hullebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN23108⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549318v1</w:t>
+                <w:t xml:space="preserve">hal-04988318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of gallium (and indium) from spent LEDs: Strong acids leaching versus selective leaching by siderophore desferrioxamine E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kun Zheng</w:t>
+                <w:t xml:space="preserve">Size evolution of Eu(III)-fulvic acid complexes with pH, metal, and fulvic acid concentrations: implications for modelling of metal-humic substances interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Kouhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benedetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 338, pp.126566. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.EN23108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN23108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493519v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing surface river water preparation for nanoparticle quantification and characterization using spICP-MS or spICP-ToF-MS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of dissolved organic matter characteristics and inorganic species on the stability and removal by coagulation of nanoplastics in aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110843⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.143482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593828v1</w:t>
+                <w:t xml:space="preserve">hal-05572999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery technologies for indium, gallium, and germanium from end-of-life products (electronic waste) – A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Recovery of gallium (and indium) from spent LEDs: Strong acids leaching versus selective leaching by siderophore desferrioxamine E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Pollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119043⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 338, pp.126566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04221646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control of chromium in the red soils from China evidenced by Cr stable isotopes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc F Benedetti</w:t>
+                <w:t xml:space="preserve">Advancing surface river water preparation for nanoparticle quantification and characterization using spICP-MS or spICP-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133406⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2024.110843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375389v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium nanoparticles fate in small-sized watersheds under different land-uses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Redox control of chromium in the red soils from China evidenced by Cr stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoquan Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongling Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 422, pp.126695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126695⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.133406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349279v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle identification using single particle ICP-ToF-MS acquisition coupled to cluster analysis. From engineered to natural nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recovery technologies for indium, gallium, and germanium from end-of-life products (electronic waste) – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Hullebusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ja00116k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 347, pp.119043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03975534v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Titanium nanoparticles fate in small-sized watersheds under different land-uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Petcut</w:t>
+                <w:t xml:space="preserve">Jia-Lan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrica Alasonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.126695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03309418v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between model organic compounds and metal oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noor Zaouri</w:t>
+                <w:t xml:space="preserve">Nanoparticle identification using single particle ICP-ToF-MS acquisition coupled to cluster analysis. From engineered to natural nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Lukas Schlatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Phil Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 625, pp.126858. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (10), pp.2042-2052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ja00116k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04432446v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of nanoparticles by single-particle ICP-MS with complete transport efficiency through direct nebulization at few-microlitres-per-minute uptake rates</w:t>
+                <w:t xml:space="preserve">Interactions between model organic compounds and metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+                <w:t xml:space="preserve">Noor Zaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Leonardo Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-03048-y⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 625, pp.126858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024068v1</w:t>
+                <w:t xml:space="preserve">hal-04432446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Brice Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pauwels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Petcut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132, pp.105052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742094v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03309418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Soil Dissolved Organic Matter in Typical Soils from China Using Fluorescence EEM–PARAFAC and UV–Visible Absorption</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of nanoparticles by single-particle ICP-MS with complete transport efficiency through direct nebulization at few-microlitres-per-minute uptake rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang-Zhou Zheng</w:t>
+                <w:t xml:space="preserve">Mickael Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Ma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.71-88. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413, pp.923-933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10498-019-09366-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-03048-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565772v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer Drives Metal Cycling in the Critical Zone</w:t>
+                <w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Davranche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Karine Phalyvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.16.3.185⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891927v1</w:t>
+                <w:t xml:space="preserve">hal-03742094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural organic matter on thallium and silver speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Simonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sétareh Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93, pp.185-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow and fate of silver nanoparticles in small French catchments under different land-uses: The first one-year study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A frugal implementation of Surface Enhanced Raman Scattering for sensing Zn2+ in freshwaters – In depth investigation of the analytical performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-58647-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565467v1</w:t>
+                <w:t xml:space="preserve">hal-02565552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frugal implementation of Surface Enhanced Raman Scattering for sensing Zn2+ in freshwaters – In depth investigation of the analytical performances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Flow and fate of silver nanoparticles in small French catchments under different land-uses: The first one-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Alasonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Reichel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.115722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.115722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-58647-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565552v1</w:t>
+                <w:t xml:space="preserve">hal-02565467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing multi-isotopically labelled CdSe/ZnS quantum dots in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izyan Supiandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-59206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How microbial biofilms impact the interactions of Quantum Dots with mineral surfaces?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing Soil Dissolved Organic Matter in Typical Soils from China Using Fluorescence EEM–PARAFAC and UV–Visible Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+                <w:t xml:space="preserve">Xiao-Quan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Charron</w:t>
+                <w:t xml:space="preserve">Bo Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Zhou Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoImpact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100247⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10498-019-09366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053433v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid/liquid ratios of trace elements and radionuclides during a Nuclear Power Plant liquid discharge in the Seine River: Field measurements vs geochemical modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron Transfer Drives Metal Cycling in the Critical Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106317⟩</w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/gselements.16.3.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648303v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and transformation of CdSe/ZnS quantum dots in soil: Role of the capping ligands and ageing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How microbial biofilms impact the interactions of Quantum Dots with mineral surfaces?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Desmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Carboni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Charron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 254, pp.126868. </w:t>
+              <w:t xml:space="preserve">NanoImpact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.100247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.impact.2020.100247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561822v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thallium (Tl) sorption onto illite and smectite: Implications for Tl mobility in the environment</w:t>
+                <w:t xml:space="preserve">Mobility and transformation of CdSe/ZnS quantum dots in soil: Role of the capping ligands and ageing effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin A Loic</w:t>
+                <w:t xml:space="preserve">Andrea Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubéry Wissocq</w:t>
+                <w:t xml:space="preserve">Stéphane Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Benedetti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 230, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 254, pp.126868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02430086v1</w:t>
+                <w:t xml:space="preserve">hal-02561822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the isotopic composition of dissolved organic carbon during the runoff cycle in the Amazon River and the floodplains</w:t>
+                <w:t xml:space="preserve">Solid/liquid ratios of trace elements and radionuclides during a Nuclear Power Plant liquid discharge in the Seine River: Field measurements vs geochemical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Svetlana Ilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+                <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Beatriz Louriño-Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Bouillon</w:t>
+                <w:t xml:space="preserve">Frederique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220-221, pp.106317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01678204v1</w:t>
+                <w:t xml:space="preserve">hal-02648303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-MX80 bentonite: Experiments and building of a coherent thermodynamic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">Thallium (Tl) sorption onto illite and smectite: Implications for Tl mobility in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A Loic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubéry Wissocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Latrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.022⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 230, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01647186v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02430086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO 2 nanomaterial detection in calcium rich matrices by spICPMS. A matter of resolution and treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Variation of the isotopic composition of dissolved organic carbon during the runoff cycle in the Amazon River and the floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thilo Hofmann</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ja00060j⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350 (1-2), pp.65-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975571v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01678204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander G. Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rute F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eu(III)–Fulvic Acid Complexation: Evidence of Fulvic Acid Concentration Dependent Interactions by Time-Resolved Luminescence Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-MX80 bentonite: Experiments and building of a coherent thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05456⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.167 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01299428v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01647186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of dissolved organic carbon in small volcanic mountainous tropical rivers, examples from Guadeloupe (French West Indies)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+                <w:t xml:space="preserve">TiO 2 nanomaterial detection in calcium rich matrices by spICPMS. A matter of resolution and treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Andreas Gondikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank von der Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.1400-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ja00060j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01352450v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Isotopic Exchange Kinetic Model to Assess the Speciation of Metal Available Pool in Soil: The Case of Nickel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eu(III)–Fulvic Acid Complexation: Evidence of Fulvic Acid Concentration Dependent Interactions by Time-Resolved Luminescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quantin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yasmine Z. Kouhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 50 (23), pp.12848 - 12856. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02578⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 50 (7), pp.3706-3716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b05456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774619v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01299428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved organic matter composition on metal speciation in soil solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of dissolved organic carbon in small volcanic mountainous tropical rivers, examples from Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather L. Buss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zong-Ling Ren</w:t>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jun Dai</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.01.020⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 282, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426103v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01352450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of atmospheric deposits and secondary minerals on Li isotopes budget in a highly weathered catchment, Guadeloupe (Lesser Antilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Isotopic Exchange Kinetic Model to Assess the Speciation of Metal Available Pool in Soil: The Case of Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zelano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Clergue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">A. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (23), pp.12848 - 12856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b02578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945790v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of charging on the chromophores of dissolved organic matter from the Rio Negro basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dissolved organic matter composition on metal speciation in soil solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong-Ling Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingquan Yan</w:t>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory V. Korshin</w:t>
+                <w:t xml:space="preserve">Rob N. J. Comans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Fabbricino</w:t>
+                <w:t xml:space="preserve">Jun Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 398, pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174189v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNCOATED AND COATED ZNO NANOPARTICLE LIFE CYCLE IN SYNTHETIC SEAWATER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Cordier</w:t>
+                <w:t xml:space="preserve">Influence of atmospheric deposits and secondary minerals on Li isotopes budget in a highly weathered catchment, Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather L. Buss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2447⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01021552v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon River carbon dioxide outgassing fuelled by wetlands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Effects of charging on the chromophores of dissolved organic matter from the Rio Negro basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingquan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V. Korshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Fabbricino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature12797⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581153v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying metal ions binding onto dissolved organic matter using log-transformed absorbance spectra</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UNCOATED AND COATED ZNO NANOPARTICLE LIFE CYCLE IN SYNTHETIC SEAWATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.02.044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.2447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885465v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Amazon River carbon dioxide outgassing fuelled by wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 505, pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01121770v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Escherichia coli and TiO2 nanoparticles in natural and artificial waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.08.034⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (15), pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021455v1</w:t>
+                <w:t xml:space="preserve">cea-01121770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of iron and aluminum binding to Suwannee River fulvic acid using absorbance and fluorescence spectroscopy: Comparison of data interpretation based on NICA-Donnan and Stockholm humic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Quantifying metal ions binding onto dissolved organic matter using log-transformed absorbance spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingquan Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V Korshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory V Korshin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47 (14), pp.5439-5446. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 47 (7), pp.2603-2611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.02.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.06.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885060v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of binding of copper by fulvic acid: Comparison of differential absorbance data and model predictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mingquan Yan</w:t>
+                <w:t xml:space="preserve">Interaction between Escherichia coli and TiO2 nanoparticles in natural and artificial waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Dryer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.020⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.158-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885492v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podzolisation and exportation of organic matter in black waters of the Rio Negro (upper Amazon basin, Brazil)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of iron and aluminum binding to Suwannee River fulvic acid using absorbance and fluorescence spectroscopy: Comparison of data interpretation based on NICA-Donnan and Stockholm humic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingquan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V Korshin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9564-9⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (14), pp.5439-5446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643427v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">In situ study of binding of copper by fulvic acid: Comparison of differential absorbance data and model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingquan Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Dryer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory V Korshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (2), pp.588-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885841v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting isotopic signatures between anthropogenic and geogenic Zn and evidence for post-depositional fractionation processes in smelter-impacted soils from Northern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela A.P. Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659651v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting isotopic signatures between anthropogenic and geogenic Zn and evidence for post-depositional fractionation processes in smelter-impacted soils from Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cacaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (9), pp.2295-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00586155v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source and evolution of suspended particles in the Rio Negro Basin (Brazil) using chemical species of iron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Podzolisation and exportation of organic matter in black waters of the Rio Negro (upper Amazon basin, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Derenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bellot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Damblans</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 280 (1-2), pp.79-88. </w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (1), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9564-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644709v1</w:t>
+                <w:t xml:space="preserve">hal-02643427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Radiation-Induced Amorphization on Smectite Dissolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es903300r⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (8), pp.3224-3230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481417v1</w:t>
+                <w:t xml:space="preserve">cea-00586155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spectrophotometric titrations to characterize humic acid reactivity at environmental concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+                <w:t xml:space="preserve">Tracing source and evolution of suspended particles in the Rio Negro Basin (Brazil) using chemical species of iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Korshin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Damblans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (17), pp.6782-6788. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 280 (1-2), pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es1012142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00512354v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Rhadfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Herbst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 386 (1-2), pp.132-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02885874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the colloidal organic matter from the Amazonian basin by asymmetrical flow field-flow fractionation and size exclusion chromatography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+                <w:t xml:space="preserve">Effect of Radiation-Induced Amorphization on Smectite Dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fourdrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.2509-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es903300r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02885910v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Isotopic Fractionation: Why Organic Matters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Using spectrophotometric titrations to characterize humic acid reactivity at environmental concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Korshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (15), pp.5747-5754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es803012e⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 44 (17), pp.6782-6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es1012142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885955v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00512354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of permeation liquid membrane and scanned stripping chronopotentiometry to metal speciation analysis of colloidal complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of the colloidal organic matter from the Amazonian basin by asymmetrical flow field-flow fractionation and size exclusion chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Alasonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Slaveykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 589, pp.261-268. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (1), pp.223-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258385v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms affecting stormflow generation and solute behaviour in a Sahelian headwater catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Isotopic Fractionation: Why Organic Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chloé Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.01.019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (15), pp.5747-5754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es803012e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00387912v1</w:t>
+                <w:t xml:space="preserve">insu-02885955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn isotopic fractionation during complexation with organic matter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Speciation and long-term sequestering of Zn in a naturally enriched soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 71 (15), pp.A452-A452. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+              <w:t xml:space="preserve">, 2007, 71 (15), pp.A453-A453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311596v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling metal speciation in aquatic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Application of permeation liquid membrane and scanned stripping chronopotentiometry to metal speciation analysis of colloidal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Domingos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 589, pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310166v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and long-term sequestering of Zn in a naturally enriched soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms affecting stormflow generation and solute behaviour in a Sahelian headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Juillot</w:t>
+                <w:t xml:space="preserve">Harouna Karambiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Benedetti</w:t>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Hazemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Proux</w:t>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 337 (1-2), pp.104 à 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311599v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00387912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monique Pepe</w:t>
+                <w:t xml:space="preserve">Zn isotopic fractionation during complexation with organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jouvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (15), pp.A452-A452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00278074v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Interactions between Humics, Ions, and Mineral Surfaces †</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling metal speciation in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liping Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0607786⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (Issue 15, Supplement 1,), pp.A78-A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02885997v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of H+ and Cd2+ binding properties of the bacterial exopolysaccharides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vera Slaveykova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.04.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (17), pp.5496 -5501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02886040v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00278074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological Impact Studies Based on Escherichia coli Bacteria in Ultrafine ZnO Nanoparticles Colloidal Medium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of H+ and Cd2+ binding properties of the bacterial exopolysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Lamelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Slaveykova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl052326h⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (8), pp.1362-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02886064v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Iron Binding to Organic Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling the Interactions between Humics, Ions, and Mineral Surfaces †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem van Riemsdijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk Koopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kinniburgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Weng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 40 (24), pp.7488-7493. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7473-7480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0607786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es0607077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258386v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02885997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological Impact Studies Based on Escherichia coli Bacteria in Ultrafine ZnO Nanoparticles Colloidal Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Brayner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rute F Domingos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Roselyne Ferrari-Iliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakib Djediat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.05.027⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.866-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl052326h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-02886114v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of dissolved rhenium by sorption onto organic polymers: study of rhenium as an analogue of radioactive technetium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modeling Iron Binding to Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boulègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.09.033⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (24), pp.7488-7493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0607077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02886120v1</w:t>
+                <w:t xml:space="preserve">hal-00258386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rute F Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Paulo Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 521 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2004.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631835v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00479-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02886141v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Removal of dissolved rhenium by sorption onto organic polymers: study of rhenium as an analogue of radioactive technetium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boulègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (2), pp.448-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2003.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Olivié-Lauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33 (11), pp.2726-2734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00479-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02886141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water-rock interactions in tropical catchments: field rates of weathering and biomass impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilson Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 118, pp.203-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9194,1061 +9458,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Analytical Approach for Characterizing Uranium-Organic Matter Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Eleloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Lespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.31512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Isambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Coural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of Eu(III) onto Minerals in the Presence of Humic Acids: Effects of Various Solution Parameters and Sorptive Fractionation on Modelling and Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Firenze, Italy. pp.2044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Humic Acid Reactivity Modifications due to Adsorption onto alpha-Al2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium (VI) Binding to Humic Substances: Speciation, Estimation of Competition, and Application to Independent Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jouvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uranium Mining and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Freiberg, Germany. pp.565-572, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-22122-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00643491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536184v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536187v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental estimation of solute transport parameters in unsaturated soil : from the soil column to the tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU meeting, 1st general assembly, Nice, 25-30 april 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10258,344 +10522,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBSERA: an observatory of water and erosion in the Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan-Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of solution parameters on Europium(III), α-Al2O3 and humic acid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces Against Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europium(III), Colloidal α-Al2O3 and Humic acid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10605,147 +10869,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemistry (major and trace elements) of Lake Malawi (Nyasa), Tanzanian Northern Basin: local versus global considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergonzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuëlla Frédérique, Dominique Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03605312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10755,165 +11019,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10981,51 +11245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9147CB51"/>
+    <w:nsid w:val="35622303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11212,51 +11476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-f-benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1075-8205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459907v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio Gomes Brito" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01173" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465150v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alasonati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Churchill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00095E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934442v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178505" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreda Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Jain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pollmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126566" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110843" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03349279v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lan Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126695" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schlatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00116k" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03048-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Quan Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Zhou Zheng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09366-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891927v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.3.185" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115722" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izyan Supiandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59206-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053433v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100247" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ilina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106317" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126868" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Loic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von der Kammer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Hofmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00060j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Buss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.07.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774619v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426103v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ling Ren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob N. J. Comans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.01.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQCM5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Clergue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021552v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Akrout" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cordier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2447" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGF7P9HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.02.044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ6RTFRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXL8HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dryer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZDWV01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643427v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9564-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EADBD4454C65A8D3FC40C69C587EB5BBD4535ABD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659651v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Marechal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cacaly" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKXSNZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644709v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblans" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLWZ4W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903300r" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885955v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803012e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387912v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWCBNGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311596v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885997v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Riemsdijk" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Weng" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607786" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GRKWKS6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886040v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wilkinson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM01CL9G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari-Iliou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brivois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakib Djediat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl052326h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258386v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607077" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5H9FVDQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886120v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Kim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.09.033" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGSQ2R19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487435v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Carvalho" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605312v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ambrosi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-f-benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1075-8205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Clergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.01.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio Gomes Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alasonati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Churchill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00095E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreda Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934442v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gutierrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pollmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03349279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lan Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schlatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00116k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03048-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izyan Supiandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59206-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Quan Qin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Zhou Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09366-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.3.185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100247" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ilina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Loic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von der Kammer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Hofmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00060j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Buss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.07.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02578" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ling Ren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob N. J. Comans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQCM5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Akrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cordier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGF7P9HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.02.044" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ6RTFRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885060v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXL8HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dryer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZDWV01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Marechal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cacaly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKXSNZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643427v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9564-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EADBD4454C65A8D3FC40C69C587EB5BBD4535ABD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Weber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLWZ4W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903300r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803012e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWCBNGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311596v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310166v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM01CL9G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885997v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Riemsdijk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Weng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607786" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GRKWKS6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari-Iliou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brivois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakib Djediat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl052326h" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5H9FVDQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886120v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Kim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.09.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGSQ2R19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ambrosi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>