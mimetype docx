--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,11190 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11138 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.36090225564px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc F. Benedetti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor Université Paris Cité - IPGP, CNRS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-f-benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1075-8205</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032902832</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xleOQL8AAAAJ&hl=fr&oi=sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The overall focus of my research concerns the study of interactions between major and trace elements and major constituents of water and soil in biogeochemical cycles. Continental surfaces are the locus of significant transfers and exchanges of materials. At the watershed scale, these transfers are made in a large geochemical cycle: weathering of rocks - transport by rivers - sedimentation - diagenesis.To understand these transfers and the environmental role of organic matter, it is necessary to determine the speciation of chemical elements in the environment: dissolved, colloidal, and / or solid. The adsorption and complexation of major and trace elements by finely divided materials (ie colloidal minerals, organo-inorganic and organic) influence transfer processes in rivers and soils. Following topics are addressed:•	Study experimentally processes at interfaces•	Understand the mechanisms that control the speciation and transfer of elements in the critical zone.•	Study reactions of heterogeneous solid-liquid type.•	Determine the speciation of chemical elements in the critical zone.•	Model interactions between major and trace elements and various components of water-soil systems.•	Study of the early weathering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur-Driven Cadmium Isotope Fractionation by Low-Molecular Weight Organic Ligands: Experimental Evidence from the Donnan Membrane Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongbing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antônio Gomes Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Wiggenhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c01173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium isotopes in waters of the tropical volcanic island of Guadeloupe: A proxy of high and low-temperature water-rock interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 417, pp.241 - 255. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2026.01.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the localization, stability, and recovery of inorganic nanoparticles in tree bark using advanced degradation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.141584. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2026.141584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental nanobiogeochemistry using field-flow fractionation and ICP-MS-based tools: background and fundamentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Churchill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.3847-3870. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EN00095E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic aerosols captured by plants: A study of nanoparticles and their chemical composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 963, pp.178505. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934442v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal and nanoparticle transport in a temperate river system: Hydrological controls and geochemical signatures in the Seine Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Moreda Piñeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.123025. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.123025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling chromium dynamics: XANES spectroscopy insights in two Fe-Mn nodule-rich red soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoquan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Desmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 500, pp.140547. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.140547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The underestimated and important role of thiol moieties in predicting the fate of toxic metals in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101888. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cocis.2024.101888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size evolution of Eu(III)-fulvic acid complexes with pH, metal, and fulvic acid concentrations: implications for modelling of metal-humic substances interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Kouhail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (2), pp.EN23108. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN23108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dissolved organic matter characteristics and inorganic species on the stability and removal by coagulation of nanoplastics in aqueous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.143482. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of gallium (and indium) from spent LEDs: Strong acids leaching versus selective leaching by siderophore desferrioxamine E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Pollmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 338, pp.126566. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2024.126566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing surface river water preparation for nanoparticle quantification and characterization using spICP-MS or spICP-ToF-MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, pp.110843. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2024.110843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox control of chromium in the red soils from China evidenced by Cr stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoquan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongling Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.133406. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery technologies for indium, gallium, and germanium from end-of-life products (electronic waste) – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 347, pp.119043. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.119043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium nanoparticles fate in small-sized watersheds under different land-uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Lan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 422, pp.126695. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.126695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle identification using single particle ICP-ToF-MS acquisition coupled to cluster analysis. From engineered to natural nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Schlatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (10), pp.2042-2052. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2ja00116k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between model organic compounds and metal oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Zaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 625, pp.126858. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a multi-site ion-exchange model to predictively simulate the adsorption behaviour of strontium and caesium onto French agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaucaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Petcut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132, pp.105052. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03309418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of nanoparticles by single-particle ICP-MS with complete transport efficiency through direct nebulization at few-microlitres-per-minute uptake rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 413, pp.923-933. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-020-03048-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing CeO2 and TiO2 Nanoparticle Concentrations in the Seine River and Its Tributaries Near Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Phalyvong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, 14 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.549896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural organic matter on thallium and silver speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétareh Rad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93, pp.185-192. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing multi-isotopically labelled CdSe/ZnS quantum dots in biological media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izyan Supiandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59206-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A frugal implementation of Surface Enhanced Raman Scattering for sensing Zn2+ in freshwaters – In depth investigation of the analytical performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennhaël Brackx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guinoiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Reichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-58647-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and fate of silver nanoparticles in small French catchments under different land-uses: The first one-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Fisicaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.115722. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.115722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Soil Dissolved Organic Matter in Typical Soils from China Using Fluorescence EEM–PARAFAC and UV–Visible Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Quan Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang-Zhou Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-019-09366-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Transfer Drives Metal Cycling in the Critical Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.3.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02891927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How microbial biofilms impact the interactions of Quantum Dots with mineral surfaces?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Desmau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ona-Nguema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.100247. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and transformation of CdSe/ZnS quantum dots in soil: Role of the capping ligands and ageing effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetane Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 254, pp.126868. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid/liquid ratios of trace elements and radionuclides during a Nuclear Power Plant liquid discharge in the Seine River: Field measurements vs geochemical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Ilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Louriño-Cabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Eyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220-221, pp.106317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thallium (Tl) sorption onto illite and smectite: Implications for Tl mobility in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Loic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéry Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Latrille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 230, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02430086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the isotopic composition of dissolved organic carbon during the runoff cycle in the Amazon River and the floodplains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela A.P. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 350 (1-2), pp.65-75. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01678204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of strontium and caesium onto an Na-MX80 bentonite: Experiments and building of a coherent thermodynamic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Siroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaucaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tabarant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.167 - 175. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01647186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO 2 nanomaterial detection in calcium rich matrices by spICPMS. A matter of resolution and treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank von der Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.1400-1411. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ja00060j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and purification treatments change the metal-binding properties of humic acids: effect of HF/HCl treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wander G. Botero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute F. Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (7), pp.417-424. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN17129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu(III)–Fulvic Acid Complexation: Evidence of Fulvic Acid Concentration Dependent Interactions by Time-Resolved Luminescence Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Z. Kouhail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (7), pp.3706-3716. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b05456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01299428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of dissolved organic carbon in small volcanic mountainous tropical rivers, examples from Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather L. Buss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chaduteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 282, pp.129-138. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01352450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Isotopic Exchange Kinetic Model to Assess the Speciation of Metal Available Pool in Soil: The Case of Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zelano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (23), pp.12848 - 12856. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b02578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dissolved organic matter composition on metal speciation in soil solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zong-Ling Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu N. Bravin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob N. J. Comans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 398, pp.61-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of atmospheric deposits and secondary minerals on Li isotopes budget in a highly weathered catchment, Guadeloupe (Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Clergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dellinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather L. Buss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of charging on the chromophores of dissolved organic matter from the Rio Negro basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Korshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Fabbricino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59, pp.154-164. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2014.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNCOATED AND COATED ZNO NANOPARTICLE LIFE CYCLE IN SYNTHETIC SEAWATER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazon River carbon dioxide outgassing fuelled by wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 505, pp.395-398. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution parameters on europium(III), α-Al$_2$O$_3$ and humic acid interactions: macroscopic and time-resolved laser-induced luminescence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (15), pp.35-54. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2013.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01121770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying metal ions binding onto dissolved organic matter using log-transformed absorbance spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V Korshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (7), pp.2603-2611. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between Escherichia coli and TiO2 nanoparticles in natural and artificial waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gélabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of iron and aluminum binding to Suwannee River fulvic acid using absorbance and fluorescence spectroscopy: Comparison of data interpretation based on NICA-Donnan and Stockholm humic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V Korshin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (14), pp.5439-5446. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ study of binding of copper by fulvic acid: Comparison of differential absorbance data and model predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Dryer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V Korshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.588-596. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting isotopic signatures between anthropogenic and geogenic Zn and evidence for post-depositional fractionation processes in smelter-impacted soils from Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cacaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (9), pp.2295-2308. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter dynamic in the Amazon basin: Sorption by mineral surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela A.P. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podzolisation and exportation of organic matter in black waters of the Rio Negro (upper Amazon basin, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9564-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal $\alpha$-Al$_2$O$_3$, Europium(III) and humic substances interactions: A macroscopic and spectroscopic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology News and Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (8), pp.3224-3230. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es102592a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00586155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing source and evolution of suspended particles in the Rio Negro Basin (Brazil) using chemical species of iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damblans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 280 (1-2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyol-made Mn3O4 nanocrystals as efficient Fenton-like catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Rhadfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 386 (1-2), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2010.07.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Radiation-Induced Amorphization on Smectite Dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Fourdrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7), pp.2509-2514. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903300r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using spectrophotometric titrations to characterize humic acid reactivity at environmental concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Korshin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (17), pp.6782-6788. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es1012142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00512354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the colloidal organic matter from the Amazonian basin by asymmetrical flow field-flow fractionation and size exclusion chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Alasonati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (1), pp.223-231. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Isotopic Fractionation: Why Organic Matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (15), pp.5747-5754. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es803012e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of permeation liquid membrane and scanned stripping chronopotentiometry to metal speciation analysis of colloidal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Domingos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 589, pp.261-268. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2007.02.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms affecting stormflow generation and solute behaviour in a Sahelian headwater catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harouna Karambiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caquineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 337 (1-2), pp.104 à 116. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00387912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zn isotopic fractionation during complexation with organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A452-A452. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling metal speciation in aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (Issue 15, Supplement 1,), pp.A78-A78. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and long-term sequestering of Zn in a naturally enriched soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A453-A453. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnan membrane approach: From equilibrium to dynamic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (17), pp.5496 -5501. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060608t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00278074v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of H+ and Cd2+ binding properties of the bacterial exopolysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lamelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Slaveykova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 65 (8), pp.1362-1370. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02886040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Interactions between Humics, Ions, and Mineral Surfaces †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem van Riemsdijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Koopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kinniburgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Weng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7473-7480. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0607786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02885997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Impact Studies Based on Escherichia coli Bacteria in Ultrafine ZnO Nanoparticles Colloidal Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Brayner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Ferrari-Iliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brivois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (4), pp.866-870. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl052326h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02886064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Iron Binding to Organic Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7488-7493. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0607077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical methodology to study labile trace metal/natural organic matter complexation at low concentration levels in natural waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute F Domingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Paulo Pinheiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 521 (1), pp.77-86. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2004.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02886114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of dissolved rhenium by sorption onto organic polymers: study of rhenium as an analogue of radioactive technetium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.448-454. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2003.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02886120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chabaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical distribution of trivalent iron in riverine material from a tropical ecosystem: a quantitative EPR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Olivié-Lauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33 (11), pp.2726-2734. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00479-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02886141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-rock interactions in tropical catchments: field rates of weathering and biomass impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adilson Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 118, pp.203-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Approach for Characterizing Uranium-Organic Matter Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Eleloue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Lespes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution aux particules fines métalliques en zone urbaine. Le cas du Grand Paris de 2016 à aujourd’hui : apport des sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sivry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Coural</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tharaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Eu(III) onto Minerals in the Presence of Humic Acids: Effects of Various Solution Parameters and Sorptive Fractionation on Modelling and Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Firenze, Italy. pp.2044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Humic Acid Reactivity Modifications due to Adsorption onto alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual V.M. Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium (VI) Binding to Humic Substances: Speciation, Estimation of Competition, and Application to Independent Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranium Mining and Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Freiberg, Germany. pp.565-572, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22122-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00643491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing NOM reactivity at environmental concentration using spectro-photometric titrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and organic speciation of Europium(III) in the α-Al2O3 - humic acid system: Macroscopic and spectroscopic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">239th ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement hydrologique et géochimique de petits bassins versants agricoles. MOHYBVA, année 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ANR ECCO, Centre Météo-France, Toulouse, 5-7 décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental estimation of solute transport parameters in unsaturated soil : from the soil column to the tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU meeting, 1st general assembly, Nice, 25-30 april 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBSERA: an observatory of water and erosion in the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan-Thierry Kitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solution parameters on Europium(III), α-Al2O3 and humic acid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces Against Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium(III), Colloidal α-Al2O3 and Humic acid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F. Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal E. Reiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochemistry (major and trace elements) of Lake Malawi (Nyasa), Tanzanian Northern Basin: local versus global considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergonzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuëlla Frédérique, Dominique Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03605312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11245,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35622303"/>
+    <w:nsid w:val="B7A663AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11476,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-f-benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1075-8205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Clergue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.01.047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio Gomes Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01173" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alasonati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Churchill" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernando" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00095E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreda Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934442v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gutierrez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Jain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pollmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03349279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lan Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126695" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schlatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00116k" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03048-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565535v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izyan Supiandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59206-w" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Quan Qin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Zhou Zheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09366-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.3.185" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100247" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ilina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Loic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von der Kammer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Hofmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00060j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352450v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Buss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.07.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02578" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ling Ren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob N. J. Comans" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.01.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQCM5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945790v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Akrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cordier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2447" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGF7P9HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.02.044" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ6RTFRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885060v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.022" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXL8HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dryer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZDWV01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659651v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Marechal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cacaly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKXSNZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643427v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9564-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EADBD4454C65A8D3FC40C69C587EB5BBD4535ABD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Weber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblans" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.018" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLWZ4W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481417v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903300r" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803012e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387912v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.019" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWCBNGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311596v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310166v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wilkinson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM01CL9G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885997v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Riemsdijk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Weng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607786" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GRKWKS6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886064v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari-Iliou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brivois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakib Djediat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl052326h" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258386v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607077" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5H9FVDQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886120v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Kim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.09.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGSQ2R19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487435v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Carvalho" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ambrosi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-f-benedetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1075-8205" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xleOQL8AAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbing Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio Gomes Brito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wiggenhauser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c01173" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dellinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Clergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2026.01.047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coural" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tharaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2026.141584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alasonati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Churchill" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernando" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00095E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04934442v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178505" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreda Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoquan Qin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Desmau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Rovezzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.140547" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2024.101888" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kouhail" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E Reiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN23108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143482" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Jain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pollmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2024.126566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04593828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2024.110843" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04375389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133406" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04221646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.119043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03349279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Lan Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Alasonati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.126695" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975534v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schlatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Shaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00116k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04432446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Zaouri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126858" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03309418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Siroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Latrille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Petcut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tharaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-03048-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Phalyvong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.549896" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565435v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tareh Rad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2020.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izyan Supiandi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Charron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59206-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Brackx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reichel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58647-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialan Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.115722" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565772v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Quan Qin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Jin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Zhou Zheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Ma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-019-09366-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891927v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.3.185" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053433v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Charron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100247" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126868" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02648303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ilina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Louri&#241;o-Cabana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eyrolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02430086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Loic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;ry Wissocq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01678204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela A.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bouillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.11.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01647186v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank von der Kammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Hofmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ja00060j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627272v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander G. Botero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pineau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F. Domingos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mariano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN17129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Z. Kouhail" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b05456" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01352450v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lloret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Buss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.07.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zelano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;labert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02578" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426103v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ling Ren" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob N. J. Comans" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.01.020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQCM5B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945790v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174189v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Korshin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Fabbricino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.03.044" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNB09HZ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021552v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Akrout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cordier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2447" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BGF7P9HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581153v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Abril" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12797" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01121770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.08.038" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93PK03H3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Wang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V Korshin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.02.044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ6RTFRB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.08.034" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKBKJHST-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8TXL8HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885492v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Dryer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.10.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RZDWV01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659651v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Marechal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouvin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cacaly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.02.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXKXSNZ3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885841v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gallard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.05.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSDN38C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derenne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9564-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EADBD4454C65A8D3FC40C69C587EB5BBD4535ABD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00586155v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102592a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damblans" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.10.018" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLWZ4W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Rhadfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Piquemal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Sicard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Herbst" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Briot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.07.044" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63738Z79-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourdrin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903300r" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00512354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Korshin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1012142" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885910v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Slaveykova" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.09.010" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2W3PMLH3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885955v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mar&#233;chal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803012e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258385v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Pinheiro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Domingos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.02.056" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNQV8KVN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00387912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Karambiri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWCBNGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouvin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9049X8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.012" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCV81VT7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311599v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00278074v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pepe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060608t" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9GMFJB56-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886040v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lamelas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wilkinson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.021" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM01CL9G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02885997v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Riemsdijk" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Koopal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinniburgh" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Weng" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607786" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GRKWKS6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886064v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brayner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Ferrari-Iliou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brivois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakib Djediat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl052326h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258386v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0607077" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5H9FVDQ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute F Domingos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Paulo Pinheiro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.05.027" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXDRL4HF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886120v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Kim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2003.09.033" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGSQ2R19-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02886141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Olivi&#233;-Lauquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00479-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LM7QRSLX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487435v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilson Carvalho" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373346v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Eleloue" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Reiller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Lespes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31512" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Isambert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537106v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536211v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00643491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22122-4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536184v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536187v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587656v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lidon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582861v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02426593v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan-Thierry Kitou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536199v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02536196v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03605312v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Branchu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergonzini" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Ambrosi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu&#235;lla Fr&#233;d&#233;rique, Dominique Delalande" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>