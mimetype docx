--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,1496 +191,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les sportifs professionnels : entre militantisme apolitique et syndicalisme de service</w:t>
+                <w:t xml:space="preserve">L'encadrement sportif : un système de certifications complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors-série, 8 (1), pp.52-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558446v1</w:t>
+                <w:t xml:space="preserve">hal-02167023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la frontière floue entre amateur et professionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emplois sportifs, emplois pérennes, emplois précaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/maorg.027.0083⟩</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 27 (3), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.027.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05558471v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une mise à l'écart des bénévoles par la professionnalisation ? Le cas du sport associatif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
+                <w:t xml:space="preserve">Représenter les sportifs professionnels~: entre militantisme apolitique et syndicalisme de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Falcoz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.113.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167311v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les sportifs professionnels~: entre militantisme apolitique et syndicalisme de service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’encadrement sportif : un système de certification complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evaluer et certifier en formation professionnelle, HS8, pp.52-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167310v1</w:t>
+                <w:t xml:space="preserve">hal-05565542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois sportifs, emplois pérennes, emplois précaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une mise à l'écart des bénévoles par la professionnalisation ? Le cas du sport associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TEF : Travail, Emploi, Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.6-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558435v1</w:t>
+                <w:t xml:space="preserve">hal-02167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'encadrement sportif : un système de certifications complexe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner la frontière floue entre amateur et professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 27 (3), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/maorg.027.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167023v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la frontière floue entre amateur et professionnel. Les apories de la frontière entre amateur et professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Damont</w:t>
+                <w:t xml:space="preserve">L’encadrement sportif : un système de certification complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Evaluer et certifier en formation professionnelle, HS8, pp.52-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167309v1</w:t>
+                <w:t xml:space="preserve">hal-01574933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois sportifs, emplois pérennes, emplois précaires</w:t>
+                <w:t xml:space="preserve">Arbitre de l'élite sportive : une passion ancrée dans l'amateurisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Papavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.41-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167308v1</w:t>
+                <w:t xml:space="preserve">hal-02161935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’encadrement sportif : un système de certification complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pierre</w:t>
+                <w:t xml:space="preserve">Salariés du sport associatif : le métier comme passion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Falcoz</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Evaluer et certifier en formation professionnelle, HS8, pp.52-60</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574933v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitre de l'élite sportive : une passion ancrée dans l'amateurisme</w:t>
+                <w:t xml:space="preserve">Entours et détours autour de l'emploi sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Papavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 155, pp.41-47</w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161935v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salariés du sport associatif : le métier comme passion</w:t>
+                <w:t xml:space="preserve">La relation bénévole - salarié au sein des organisations sportives, Sport et citoyenneté.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 147, pp.42-45</w:t>
+              <w:t xml:space="preserve">Sport et citoyenneté : le sport au service de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167022v1</w:t>
+                <w:t xml:space="preserve">hal-02181760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entours et détours autour de l'emploi sportif</w:t>
+                <w:t xml:space="preserve">Des formations incertaines. La difficile insertion par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le sociographe [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (2), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.038.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167021v1</w:t>
+                <w:t xml:space="preserve">hal-02179688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation bénévole - salarié au sein des organisations sportives, Sport et citoyenneté.</w:t>
+                <w:t xml:space="preserve">Mesurer et classifier l'emploi sportif : quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et citoyenneté : le sport au service de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.25-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181760v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des formations incertaines. La difficile insertion par le sport</w:t>
+                <w:t xml:space="preserve">Être salarié dans un club sportif : une posture problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe [en ligne]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.2067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/graph.038.0070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02179688v1</w:t>
+                <w:t xml:space="preserve">hal-05558524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et classifier l'emploi sportif : quelles réalités ?</w:t>
+                <w:t xml:space="preserve">L’identité professionnelle des salariés des associations sportives françaises: l’équilibre fragile de logiques identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.243-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2009.10707792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167313v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans un monde de bénévoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 306, pp.78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1021256ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1690,456 +1512,705 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de la formation professionnelle des jeunes sportifs. Le cas des centres de formation de la région Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xième congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
-[...36 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Logiques sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">2005, Logiques sociales</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2004, 978-2729820176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642265v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Grands Événements Sportifs Internationaux, entre discours consensuels et réalité a-communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les essentiels d’Hermès. CNRS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, communication et politique. Les essentiels d’Hermès. CNRS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface &amp;quot;Intégration par le sport : représentations et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Koebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-14, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2286,51 +2357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0083" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167308v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Papavero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167313v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021256ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889514v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Papavero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021256ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>