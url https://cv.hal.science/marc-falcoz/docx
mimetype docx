--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1228,196 +1228,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être salarié dans un club sportif : une posture problématique</w:t>
+                <w:t xml:space="preserve">L’identité professionnelle des salariés des associations sportives françaises: l’équilibre fragile de logiques identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 108, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.2067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2009.10707792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558524v1</w:t>
+                <w:t xml:space="preserve">hal-05558498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité professionnelle des salariés des associations sportives françaises: l’équilibre fragile de logiques identitaires</w:t>
+                <w:t xml:space="preserve">Être salarié dans un club sportif : une posture problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.243-259. </w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2009.10707792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.2067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558498v1</w:t>
+                <w:t xml:space="preserve">hal-05558524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler dans un monde de bénévoles</w:t>
               </w:r>
@@ -1691,96 +1691,87 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987672v1</w:t>
+                <w:t xml:space="preserve">hal-05565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être chercheur au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1788,71 +1779,80 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Falcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Potocki-Malicet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2008, 978-2-7574-0072-2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Métiers et pratiques de formation, 978-2-7574-0072-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565546v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration par le sport : représentations et réalités</w:t>
               </w:r>
@@ -2357,51 +2357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Papavero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707792" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021256ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Walter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Falcoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558435v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.113.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.027.0083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Papavero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167022v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02181760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02179688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.038.0070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167313v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021256ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Connan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Potocki-Malicet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987672v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100902840" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Koebel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>